--- v0 (2026-05-07)
+++ v1 (2026-11-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="KPI Übersicht" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="251">
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Eingehend angenommene Anrufe</t>
   </si>
   <si>
     <t>Ausgehende Anrufe</t>
   </si>
   <si>
     <t>Anruf Summe</t>
   </si>
   <si>
     <t>Produktivepause Gesamt</t>
   </si>
   <si>
     <t>Pausenzeit Emailbearbeitung</t>
   </si>
   <si>
     <t>Pausenzeit Produktivepause</t>
   </si>
   <si>
     <t>Nicht produktive Pausenzeit</t>
   </si>
   <si>
@@ -126,651 +126,687 @@
   <si>
     <t>HT ohne Umsatz in h</t>
   </si>
   <si>
     <t>AVIS je Stunde</t>
   </si>
   <si>
     <t>Gespräch</t>
   </si>
   <si>
     <t>PM/TL</t>
   </si>
   <si>
     <t>API Admin</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>Admincenter Wallboard</t>
   </si>
   <si>
     <t>Adrian Asani</t>
   </si>
   <si>
+    <t>58%</t>
+  </si>
+  <si>
+    <t>Alejandra Valcarcel</t>
+  </si>
+  <si>
+    <t>66%</t>
+  </si>
+  <si>
+    <t>Alexander Kaletsch</t>
+  </si>
+  <si>
+    <t>Alexander Mourad</t>
+  </si>
+  <si>
+    <t>Ali Yilmaz</t>
+  </si>
+  <si>
+    <t>Alina Rauh</t>
+  </si>
+  <si>
+    <t>57%</t>
+  </si>
+  <si>
+    <t>Aline Ghazi</t>
+  </si>
+  <si>
+    <t>Alpay Demircan</t>
+  </si>
+  <si>
+    <t>Altina Aliu</t>
+  </si>
+  <si>
+    <t>Amin Abbasi</t>
+  </si>
+  <si>
+    <t>Amira Berazek</t>
+  </si>
+  <si>
+    <t>Ana Luca</t>
+  </si>
+  <si>
+    <t>60%</t>
+  </si>
+  <si>
+    <t>Anastasiya Bila</t>
+  </si>
+  <si>
+    <t>Andreas Kliem</t>
+  </si>
+  <si>
+    <t>Angela Marcheva</t>
+  </si>
+  <si>
+    <t>Anna-Maria Nagel</t>
+  </si>
+  <si>
+    <t>Artur Büttner</t>
+  </si>
+  <si>
+    <t>Arzu Guliyeva</t>
+  </si>
+  <si>
+    <t>Ashley-Fifi Wanya-Bomanga</t>
+  </si>
+  <si>
+    <t>Ayse Aksoy</t>
+  </si>
+  <si>
+    <t>Bahnan Youssef</t>
+  </si>
+  <si>
+    <t>56%</t>
+  </si>
+  <si>
+    <t>Benedicte Britney Nguena Manfo</t>
+  </si>
+  <si>
+    <t>Benedicte Nguena</t>
+  </si>
+  <si>
+    <t>Benis Tondelua</t>
+  </si>
+  <si>
+    <t>71%</t>
+  </si>
+  <si>
+    <t>Berfin Sertkaya</t>
+  </si>
+  <si>
+    <t>Brigitte Ranft</t>
+  </si>
+  <si>
+    <t>Britta Moch</t>
+  </si>
+  <si>
+    <t>Chaimae Alaoui</t>
+  </si>
+  <si>
+    <t>Chana Jenkins</t>
+  </si>
+  <si>
+    <t>Chehrazed Berazek</t>
+  </si>
+  <si>
+    <t>Chiara Friolo</t>
+  </si>
+  <si>
+    <t>92%</t>
+  </si>
+  <si>
+    <t>Christian Gneist</t>
+  </si>
+  <si>
+    <t>Christian Heel</t>
+  </si>
+  <si>
+    <t>Claudia Weber</t>
+  </si>
+  <si>
+    <t>69%</t>
+  </si>
+  <si>
+    <t>Claudia-Maria Precup</t>
+  </si>
+  <si>
+    <t>Constanze Büttner</t>
+  </si>
+  <si>
+    <t>Cotal Agent</t>
+  </si>
+  <si>
+    <t>Cotal Mailbox</t>
+  </si>
+  <si>
+    <t>Dalia Schaaf</t>
+  </si>
+  <si>
+    <t>Dalshika Keerthan</t>
+  </si>
+  <si>
+    <t>Daniel Agejew</t>
+  </si>
+  <si>
+    <t>Daniel Klement</t>
+  </si>
+  <si>
+    <t>85%</t>
+  </si>
+  <si>
+    <t>Daniel Lobur</t>
+  </si>
+  <si>
+    <t>Daniel Schmik</t>
+  </si>
+  <si>
+    <t>77%</t>
+  </si>
+  <si>
+    <t>Daniela Friedrich</t>
+  </si>
+  <si>
+    <t>Darius Gropp</t>
+  </si>
+  <si>
+    <t>David Asmussen</t>
+  </si>
+  <si>
+    <t>54%</t>
+  </si>
+  <si>
+    <t>Dilara Yilmaz</t>
+  </si>
+  <si>
+    <t>43%</t>
+  </si>
+  <si>
+    <t>Duc Do</t>
+  </si>
+  <si>
+    <t>38%</t>
+  </si>
+  <si>
+    <t>Dummy Account</t>
+  </si>
+  <si>
+    <t>Eda Alper</t>
+  </si>
+  <si>
+    <t>Eileen Frese</t>
+  </si>
+  <si>
+    <t>Eileen Ries</t>
+  </si>
+  <si>
+    <t>Elif Ipek</t>
+  </si>
+  <si>
+    <t>Elke Reithe</t>
+  </si>
+  <si>
+    <t>Emel Alp</t>
+  </si>
+  <si>
+    <t>76%</t>
+  </si>
+  <si>
+    <t>Emilia Balan</t>
+  </si>
+  <si>
+    <t>52%</t>
+  </si>
+  <si>
+    <t>Estrella Gomez Munoz</t>
+  </si>
+  <si>
+    <t>Fabian Dirks</t>
+  </si>
+  <si>
+    <t>Fernanda Vargas</t>
+  </si>
+  <si>
+    <t>Feyza Arslan</t>
+  </si>
+  <si>
+    <t>73%</t>
+  </si>
+  <si>
+    <t>Gertruda Kaufman</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t>Giulia Burtzlaff</t>
+  </si>
+  <si>
+    <t>Gizem Bilgic</t>
+  </si>
+  <si>
+    <t>Gloria Henrich</t>
+  </si>
+  <si>
+    <t>Gloria Trtolja</t>
+  </si>
+  <si>
+    <t>Gonca Gürlevik</t>
+  </si>
+  <si>
+    <t>Hakima Omaizat-Stojcic</t>
+  </si>
+  <si>
+    <t>70%</t>
+  </si>
+  <si>
+    <t>Halima Gharniti</t>
+  </si>
+  <si>
+    <t>Harald Frank</t>
+  </si>
+  <si>
+    <t>Hediye Lippert</t>
+  </si>
+  <si>
+    <t>83%</t>
+  </si>
+  <si>
+    <t>Heike Jung</t>
+  </si>
+  <si>
+    <t>Helena Hahn</t>
+  </si>
+  <si>
+    <t>Jana Wendland</t>
+  </si>
+  <si>
+    <t>Janna Petrosyan</t>
+  </si>
+  <si>
+    <t>Jannik Baumgardt</t>
+  </si>
+  <si>
+    <t>Jannik Block</t>
+  </si>
+  <si>
+    <t>Jaron Acquah</t>
+  </si>
+  <si>
+    <t>Jasmin Göktas</t>
+  </si>
+  <si>
+    <t>59%</t>
+  </si>
+  <si>
+    <t>Jennifer Maier</t>
+  </si>
+  <si>
+    <t>Jennifer Simon</t>
+  </si>
+  <si>
+    <t>Jens Klemann</t>
+  </si>
+  <si>
+    <t>Jens Wehrheim</t>
+  </si>
+  <si>
+    <t>Jessica Lipp</t>
+  </si>
+  <si>
+    <t>Jila Anders</t>
+  </si>
+  <si>
+    <t>27%</t>
+  </si>
+  <si>
+    <t>Julyan Leinweber</t>
+  </si>
+  <si>
+    <t>Justin Dell</t>
+  </si>
+  <si>
+    <t>Justin Jay Schan</t>
+  </si>
+  <si>
     <t>63%</t>
   </si>
   <si>
-    <t>Alejandra Valcarcel</t>
-[...92 lines deleted...]
-    <t>Chiara Friolo</t>
+    <t>Kevin Gutwirth</t>
+  </si>
+  <si>
+    <t>35%</t>
+  </si>
+  <si>
+    <t>Khaoula Amara</t>
+  </si>
+  <si>
+    <t>Kim Bauernschmidt</t>
+  </si>
+  <si>
+    <t>Kornelia Cusmai</t>
+  </si>
+  <si>
+    <t>Kristina Seidl</t>
+  </si>
+  <si>
+    <t>Laura Göge</t>
+  </si>
+  <si>
+    <t>Laura Klopsch</t>
+  </si>
+  <si>
+    <t>Lena Hobil</t>
+  </si>
+  <si>
+    <t>Leo Kergefer</t>
+  </si>
+  <si>
+    <t>Leonhard Hammel</t>
+  </si>
+  <si>
+    <t>Leonora Beus-Myftari</t>
+  </si>
+  <si>
+    <t>Lesly Mekongo</t>
+  </si>
+  <si>
+    <t>Lilli Muench</t>
+  </si>
+  <si>
+    <t>Lina Sauerwein</t>
+  </si>
+  <si>
+    <t>Lisa Nguyen</t>
+  </si>
+  <si>
+    <t>Louis Postel</t>
+  </si>
+  <si>
+    <t>Lukas Suhr</t>
+  </si>
+  <si>
+    <t>Malsore Cosaj</t>
+  </si>
+  <si>
+    <t>Manal Houtch</t>
+  </si>
+  <si>
+    <t>Manal Idrissi</t>
+  </si>
+  <si>
+    <t>Mandy Gareis</t>
+  </si>
+  <si>
+    <t>Marina Lotz</t>
+  </si>
+  <si>
+    <t>Mario Cerova</t>
+  </si>
+  <si>
+    <t>Martina Aulbur</t>
+  </si>
+  <si>
+    <t>78%</t>
+  </si>
+  <si>
+    <t>Matteo Giordano</t>
+  </si>
+  <si>
+    <t>Max Aßmann</t>
+  </si>
+  <si>
+    <t>Max Krempin</t>
+  </si>
+  <si>
+    <t>Melisa Karahanli</t>
+  </si>
+  <si>
+    <t>Merve Duran</t>
+  </si>
+  <si>
+    <t>Nadine Dinges</t>
+  </si>
+  <si>
+    <t>Nasser Tavakkoli</t>
+  </si>
+  <si>
+    <t>Natascha Sonnenschein</t>
+  </si>
+  <si>
+    <t>Nazli Akdag</t>
+  </si>
+  <si>
+    <t>34%</t>
+  </si>
+  <si>
+    <t>Nele-Katharina Ehlich</t>
+  </si>
+  <si>
+    <t>Niakan Mainka</t>
+  </si>
+  <si>
+    <t>Nicklas Sayler</t>
+  </si>
+  <si>
+    <t>Nicole Janus</t>
+  </si>
+  <si>
+    <t>Nicole Nickel</t>
+  </si>
+  <si>
+    <t>Nikla Peter</t>
+  </si>
+  <si>
+    <t>Niklas Hüter</t>
+  </si>
+  <si>
+    <t>Nilab Samadi</t>
+  </si>
+  <si>
+    <t>Nils Karaman</t>
+  </si>
+  <si>
+    <t>Nina Wiedemann</t>
+  </si>
+  <si>
+    <t>Pamela Schürrer</t>
+  </si>
+  <si>
+    <t>Pascal Pritzkow</t>
+  </si>
+  <si>
+    <t>Patrick Schneider</t>
+  </si>
+  <si>
+    <t>Pauline Baranczyk</t>
+  </si>
+  <si>
+    <t>Peri Tan</t>
+  </si>
+  <si>
+    <t>72%</t>
+  </si>
+  <si>
+    <t>Piotr Jakonis</t>
+  </si>
+  <si>
+    <t>Pradelle Wepadjui</t>
+  </si>
+  <si>
+    <t>RRTeam Wallboard</t>
+  </si>
+  <si>
+    <t>Rania Baammar</t>
+  </si>
+  <si>
+    <t>Raphael Loos</t>
+  </si>
+  <si>
+    <t>Rauch Möbelwerke Supervisor</t>
+  </si>
+  <si>
+    <t>Robin Jan Oszmella</t>
   </si>
   <si>
     <t>82%</t>
   </si>
   <si>
-    <t>Christian Gneist</t>
-[...287 lines deleted...]
-    <t>Melisa Karahanli</t>
+    <t>Sabine Walter</t>
+  </si>
+  <si>
+    <t>Sabrina Chaouki</t>
+  </si>
+  <si>
+    <t>Sabrina Ryrich</t>
+  </si>
+  <si>
+    <t>Salih Cildir</t>
+  </si>
+  <si>
+    <t>Samira Omar</t>
+  </si>
+  <si>
+    <t>Sanjin Syed</t>
+  </si>
+  <si>
+    <t>Sarah Skomski</t>
+  </si>
+  <si>
+    <t>Schajan Mainka</t>
+  </si>
+  <si>
+    <t>Sebastian Kebernik</t>
+  </si>
+  <si>
+    <t>40%</t>
+  </si>
+  <si>
+    <t>Sedef Atar</t>
+  </si>
+  <si>
+    <t>55%</t>
+  </si>
+  <si>
+    <t>Selena Akar</t>
   </si>
   <si>
     <t>74%</t>
   </si>
   <si>
-    <t>Merve Duran</t>
-[...115 lines deleted...]
-  <si>
     <t>Sercan Akguen</t>
   </si>
   <si>
     <t>Serena Osei Kwadwo</t>
   </si>
   <si>
+    <t>62%</t>
+  </si>
+  <si>
     <t>Simon Schellhorn</t>
   </si>
   <si>
     <t>Simona Miljkovikj</t>
   </si>
   <si>
     <t>Simson Lehmann</t>
   </si>
   <si>
     <t>Someya Gharbi</t>
   </si>
   <si>
     <t>Sonja Bach-Radtke</t>
   </si>
   <si>
-    <t>86%</t>
-[...1 lines deleted...]
-  <si>
     <t>Sophie Freischlag</t>
   </si>
   <si>
     <t>Stefan Metz</t>
   </si>
   <si>
     <t>Susan Möller</t>
   </si>
   <si>
     <t>Svenja Michelle Kienholz</t>
   </si>
   <si>
+    <t>Süleyman Kilic</t>
+  </si>
+  <si>
     <t>Tania Frangoude</t>
   </si>
   <si>
     <t>Tatjana Graf</t>
   </si>
   <si>
     <t>Tetiana Savchenko</t>
   </si>
   <si>
     <t>Therafon Mailbox</t>
   </si>
   <si>
     <t>Thomas Küper</t>
   </si>
   <si>
     <t>Timur Zair-Bek</t>
   </si>
   <si>
-    <t>Tina Saber</t>
-[...1 lines deleted...]
-  <si>
     <t>Umut Yilmaz</t>
   </si>
   <si>
     <t>Viktoria Kreps</t>
   </si>
   <si>
     <t>Vincent Rehbein</t>
   </si>
   <si>
+    <t>Vivien Aylin Tan</t>
+  </si>
+  <si>
     <t>Vladislav Tkacenko</t>
   </si>
   <si>
-    <t>30%</t>
+    <t>Wall Board</t>
   </si>
   <si>
     <t>Wallboard Supervisor</t>
   </si>
   <si>
     <t>Wallboard_GI-AR Supervisor_GI-AR</t>
   </si>
   <si>
     <t>Wenxuan Yang</t>
   </si>
   <si>
-    <t>Yara Mousa</t>
-[...1 lines deleted...]
-  <si>
     <t>Yaren Asik</t>
   </si>
   <si>
-    <t>Zeinab Rasouli</t>
+    <t>84%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1099,51 +1135,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH180"/>
+  <dimension ref="A1:AH185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="32" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -1408,238 +1444,238 @@
       </c>
       <c r="AB3" s="3">
         <v>0</v>
       </c>
       <c r="AC3" s="3">
         <v>0</v>
       </c>
       <c r="AD3" s="3">
         <v>0</v>
       </c>
       <c r="AE3" s="3">
         <v>0</v>
       </c>
       <c r="AF3" s="3">
         <v>0</v>
       </c>
       <c r="AG3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="2">
-        <v>12</v>
+        <v>261</v>
       </c>
       <c r="C4" s="2">
-        <v>80</v>
+        <v>837</v>
       </c>
       <c r="D4" s="2">
-        <v>92</v>
+        <v>1098</v>
       </c>
       <c r="E4" s="3">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="G4" s="3">
-        <v>0.47</v>
+        <v>0</v>
       </c>
       <c r="H4" s="3">
-        <v>0.14</v>
+        <v>4.11</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
       <c r="J4" s="3">
-        <v>0.61</v>
+        <v>4.29</v>
       </c>
       <c r="K4" s="3">
-        <v>1.25</v>
+        <v>23.58</v>
       </c>
       <c r="L4" s="3">
-        <v>0.57</v>
+        <v>12.88</v>
       </c>
       <c r="M4" s="3">
-        <v>2.44</v>
+        <v>40.75</v>
       </c>
       <c r="N4" s="3">
-        <v>2.44</v>
+        <v>40.76</v>
       </c>
       <c r="O4" s="3">
-        <v>2.44</v>
+        <v>40.76</v>
       </c>
       <c r="P4" s="3">
-        <v>37.7</v>
+        <v>26.94</v>
       </c>
       <c r="Q4" s="3">
-        <v>0.82</v>
+        <v>1.29</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" t="s">
         <v>38</v>
       </c>
       <c r="U4" s="2">
-        <v>7.21</v>
+        <v>19.50</v>
       </c>
       <c r="V4" s="2">
-        <v>10.25</v>
+        <v>27.90</v>
       </c>
       <c r="W4" s="3">
         <v>0</v>
       </c>
       <c r="X4" s="3">
         <v>0</v>
       </c>
       <c r="Y4" t="s">
         <v>35</v>
       </c>
       <c r="AA4" s="3">
-        <v>6.28</v>
+        <v>0</v>
       </c>
       <c r="AB4" s="3">
-        <v>15.32</v>
+        <v>0</v>
       </c>
       <c r="AC4" s="3">
         <v>0</v>
       </c>
       <c r="AD4" s="3">
         <v>0</v>
       </c>
       <c r="AE4" s="3">
         <v>0</v>
       </c>
       <c r="AF4" s="3">
         <v>0</v>
       </c>
       <c r="AG4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="2">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="C5" s="2">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="D5" s="2">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="E5" s="3">
-        <v>0</v>
+        <v>11.39</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
-        <v>0</v>
+        <v>11.39</v>
       </c>
       <c r="H5" s="3">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
       <c r="J5" s="3">
-        <v>0</v>
+        <v>11.9</v>
       </c>
       <c r="K5" s="3">
-        <v>0</v>
+        <v>5.23</v>
       </c>
       <c r="L5" s="3">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="M5" s="3">
-        <v>0</v>
+        <v>19.35</v>
       </c>
       <c r="N5" s="3">
-        <v>0</v>
+        <v>19.35</v>
       </c>
       <c r="O5" s="3">
-        <v>0</v>
+        <v>19.35</v>
       </c>
       <c r="P5" s="3">
-        <v>0</v>
+        <v>13.18</v>
       </c>
       <c r="Q5" s="3">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="U5" s="2">
-        <v>0.00</v>
+        <v>2.81</v>
       </c>
       <c r="V5" s="2">
-        <v>0.00</v>
+        <v>4.89</v>
       </c>
       <c r="W5" s="3">
         <v>0</v>
       </c>
       <c r="X5" s="3">
         <v>0</v>
       </c>
       <c r="Y5" t="s">
         <v>35</v>
       </c>
       <c r="AA5" s="3">
         <v>0</v>
       </c>
       <c r="AB5" s="3">
         <v>0</v>
       </c>
       <c r="AC5" s="3">
         <v>0</v>
       </c>
       <c r="AD5" s="3">
         <v>0</v>
       </c>
       <c r="AE5" s="3">
         <v>0</v>
       </c>
       <c r="AF5" s="3">
         <v>0</v>
       </c>
       <c r="AG5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" s="2">
         <v>0</v>
       </c>
       <c r="C6" s="2">
         <v>0</v>
       </c>
       <c r="D6" s="2">
         <v>0</v>
       </c>
       <c r="E6" s="3">
         <v>0</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>0</v>
       </c>
       <c r="H6" s="3">
         <v>0</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
@@ -1690,51 +1726,51 @@
       </c>
       <c r="AA6" s="3">
         <v>0</v>
       </c>
       <c r="AB6" s="3">
         <v>0</v>
       </c>
       <c r="AC6" s="3">
         <v>0</v>
       </c>
       <c r="AD6" s="3">
         <v>0</v>
       </c>
       <c r="AE6" s="3">
         <v>0</v>
       </c>
       <c r="AF6" s="3">
         <v>0</v>
       </c>
       <c r="AG6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" s="2">
         <v>0</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="3">
         <v>0</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>0</v>
       </c>
       <c r="H7" s="3">
         <v>0</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
@@ -1785,51 +1821,51 @@
       </c>
       <c r="AA7" s="3">
         <v>0</v>
       </c>
       <c r="AB7" s="3">
         <v>0</v>
       </c>
       <c r="AC7" s="3">
         <v>0</v>
       </c>
       <c r="AD7" s="3">
         <v>0</v>
       </c>
       <c r="AE7" s="3">
         <v>0</v>
       </c>
       <c r="AF7" s="3">
         <v>0</v>
       </c>
       <c r="AG7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" s="2">
         <v>0</v>
       </c>
       <c r="C8" s="2">
         <v>0</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="3">
         <v>0</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>0</v>
       </c>
       <c r="H8" s="3">
         <v>0</v>
       </c>
       <c r="I8" s="3">
         <v>0</v>
       </c>
@@ -1880,188 +1916,188 @@
       </c>
       <c r="AA8" s="3">
         <v>0</v>
       </c>
       <c r="AB8" s="3">
         <v>0</v>
       </c>
       <c r="AC8" s="3">
         <v>0</v>
       </c>
       <c r="AD8" s="3">
         <v>0</v>
       </c>
       <c r="AE8" s="3">
         <v>0</v>
       </c>
       <c r="AF8" s="3">
         <v>0</v>
       </c>
       <c r="AG8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C9" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D9" s="2">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="E9" s="3">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="H9" s="3">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
       <c r="J9" s="3">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="K9" s="3">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="L9" s="3">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="M9" s="3">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="N9" s="3">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="O9" s="3">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="P9" s="3">
-        <v>0</v>
+        <v>19.44</v>
       </c>
       <c r="Q9" s="3">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="U9" s="2">
-        <v>0.00</v>
+        <v>1.50</v>
       </c>
       <c r="V9" s="2">
-        <v>0.00</v>
+        <v>28.25</v>
       </c>
       <c r="W9" s="3">
         <v>0</v>
       </c>
       <c r="X9" s="3">
         <v>0</v>
       </c>
       <c r="Y9" t="s">
         <v>35</v>
       </c>
       <c r="AA9" s="3">
         <v>0</v>
       </c>
       <c r="AB9" s="3">
         <v>0</v>
       </c>
       <c r="AC9" s="3">
         <v>0</v>
       </c>
       <c r="AD9" s="3">
         <v>0</v>
       </c>
       <c r="AE9" s="3">
         <v>0</v>
       </c>
       <c r="AF9" s="3">
         <v>0</v>
       </c>
       <c r="AG9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" s="2">
         <v>0</v>
       </c>
       <c r="C10" s="2">
         <v>0</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="3">
         <v>0</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>0</v>
       </c>
       <c r="H10" s="3">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
       <c r="J10" s="3">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="K10" s="3">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="L10" s="3">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="M10" s="3">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="N10" s="3">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="O10" s="3">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="P10" s="3">
         <v>0</v>
       </c>
       <c r="Q10" s="3">
         <v>0</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" t="s">
         <v>35</v>
       </c>
       <c r="U10" s="2">
         <v>0.00</v>
       </c>
       <c r="V10" s="2">
         <v>0.00</v>
       </c>
       <c r="W10" s="3">
         <v>0</v>
       </c>
       <c r="X10" s="3">
         <v>0</v>
       </c>
@@ -2070,93 +2106,93 @@
       </c>
       <c r="AA10" s="3">
         <v>0</v>
       </c>
       <c r="AB10" s="3">
         <v>0</v>
       </c>
       <c r="AC10" s="3">
         <v>0</v>
       </c>
       <c r="AD10" s="3">
         <v>0</v>
       </c>
       <c r="AE10" s="3">
         <v>0</v>
       </c>
       <c r="AF10" s="3">
         <v>0</v>
       </c>
       <c r="AG10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B11" s="2">
         <v>0</v>
       </c>
       <c r="C11" s="2">
         <v>0</v>
       </c>
       <c r="D11" s="2">
         <v>0</v>
       </c>
       <c r="E11" s="3">
         <v>0</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>0</v>
       </c>
       <c r="H11" s="3">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
       <c r="J11" s="3">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="K11" s="3">
         <v>0</v>
       </c>
       <c r="L11" s="3">
         <v>0</v>
       </c>
       <c r="M11" s="3">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="N11" s="3">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="O11" s="3">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="P11" s="3">
         <v>0</v>
       </c>
       <c r="Q11" s="3">
         <v>0</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" t="s">
         <v>35</v>
       </c>
       <c r="U11" s="2">
         <v>0.00</v>
       </c>
       <c r="V11" s="2">
         <v>0.00</v>
       </c>
       <c r="W11" s="3">
         <v>0</v>
       </c>
       <c r="X11" s="3">
         <v>0</v>
       </c>
@@ -2165,51 +2201,51 @@
       </c>
       <c r="AA11" s="3">
         <v>0</v>
       </c>
       <c r="AB11" s="3">
         <v>0</v>
       </c>
       <c r="AC11" s="3">
         <v>0</v>
       </c>
       <c r="AD11" s="3">
         <v>0</v>
       </c>
       <c r="AE11" s="3">
         <v>0</v>
       </c>
       <c r="AF11" s="3">
         <v>0</v>
       </c>
       <c r="AG11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B12" s="2">
         <v>0</v>
       </c>
       <c r="C12" s="2">
         <v>0</v>
       </c>
       <c r="D12" s="2">
         <v>0</v>
       </c>
       <c r="E12" s="3">
         <v>0</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>0</v>
       </c>
       <c r="H12" s="3">
         <v>0</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
@@ -2260,51 +2296,51 @@
       </c>
       <c r="AA12" s="3">
         <v>0</v>
       </c>
       <c r="AB12" s="3">
         <v>0</v>
       </c>
       <c r="AC12" s="3">
         <v>0</v>
       </c>
       <c r="AD12" s="3">
         <v>0</v>
       </c>
       <c r="AE12" s="3">
         <v>0</v>
       </c>
       <c r="AF12" s="3">
         <v>0</v>
       </c>
       <c r="AG12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B13" s="2">
         <v>0</v>
       </c>
       <c r="C13" s="2">
         <v>0</v>
       </c>
       <c r="D13" s="2">
         <v>0</v>
       </c>
       <c r="E13" s="3">
         <v>0</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>0</v>
       </c>
       <c r="H13" s="3">
         <v>0</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
@@ -2355,51 +2391,51 @@
       </c>
       <c r="AA13" s="3">
         <v>0</v>
       </c>
       <c r="AB13" s="3">
         <v>0</v>
       </c>
       <c r="AC13" s="3">
         <v>0</v>
       </c>
       <c r="AD13" s="3">
         <v>0</v>
       </c>
       <c r="AE13" s="3">
         <v>0</v>
       </c>
       <c r="AF13" s="3">
         <v>0</v>
       </c>
       <c r="AG13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B14" s="2">
         <v>0</v>
       </c>
       <c r="C14" s="2">
         <v>0</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="3">
         <v>0</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>0</v>
       </c>
       <c r="H14" s="3">
         <v>0</v>
       </c>
       <c r="I14" s="3">
         <v>0</v>
       </c>
@@ -2450,146 +2486,146 @@
       </c>
       <c r="AA14" s="3">
         <v>0</v>
       </c>
       <c r="AB14" s="3">
         <v>0</v>
       </c>
       <c r="AC14" s="3">
         <v>0</v>
       </c>
       <c r="AD14" s="3">
         <v>0</v>
       </c>
       <c r="AE14" s="3">
         <v>0</v>
       </c>
       <c r="AF14" s="3">
         <v>0</v>
       </c>
       <c r="AG14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B15" s="2">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="C15" s="2">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="D15" s="2">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="E15" s="3">
         <v>0</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>0</v>
       </c>
       <c r="H15" s="3">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
       <c r="J15" s="3">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="K15" s="3">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="L15" s="3">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="M15" s="3">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="N15" s="3">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="O15" s="3">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="P15" s="3">
-        <v>0</v>
+        <v>38.29</v>
       </c>
       <c r="Q15" s="3">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="U15" s="2">
-        <v>0.00</v>
+        <v>4.09</v>
       </c>
       <c r="V15" s="2">
-        <v>0.00</v>
+        <v>10.59</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="3">
         <v>0</v>
       </c>
       <c r="Y15" t="s">
         <v>35</v>
       </c>
       <c r="AA15" s="3">
         <v>0</v>
       </c>
       <c r="AB15" s="3">
         <v>0</v>
       </c>
       <c r="AC15" s="3">
         <v>0</v>
       </c>
       <c r="AD15" s="3">
         <v>0</v>
       </c>
       <c r="AE15" s="3">
         <v>0</v>
       </c>
       <c r="AF15" s="3">
         <v>0</v>
       </c>
       <c r="AG15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" s="2">
         <v>0</v>
       </c>
       <c r="C16" s="2">
         <v>0</v>
       </c>
       <c r="D16" s="2">
         <v>0</v>
       </c>
       <c r="E16" s="3">
         <v>0</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>0</v>
       </c>
       <c r="H16" s="3">
         <v>0</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
@@ -2640,51 +2676,51 @@
       </c>
       <c r="AA16" s="3">
         <v>0</v>
       </c>
       <c r="AB16" s="3">
         <v>0</v>
       </c>
       <c r="AC16" s="3">
         <v>0</v>
       </c>
       <c r="AD16" s="3">
         <v>0</v>
       </c>
       <c r="AE16" s="3">
         <v>0</v>
       </c>
       <c r="AF16" s="3">
         <v>0</v>
       </c>
       <c r="AG16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="2">
         <v>0</v>
       </c>
       <c r="C17" s="2">
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <v>0</v>
       </c>
       <c r="E17" s="3">
         <v>0</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>0</v>
       </c>
       <c r="H17" s="3">
         <v>0</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
@@ -2735,51 +2771,51 @@
       </c>
       <c r="AA17" s="3">
         <v>0</v>
       </c>
       <c r="AB17" s="3">
         <v>0</v>
       </c>
       <c r="AC17" s="3">
         <v>0</v>
       </c>
       <c r="AD17" s="3">
         <v>0</v>
       </c>
       <c r="AE17" s="3">
         <v>0</v>
       </c>
       <c r="AF17" s="3">
         <v>0</v>
       </c>
       <c r="AG17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="2">
         <v>0</v>
       </c>
       <c r="C18" s="2">
         <v>0</v>
       </c>
       <c r="D18" s="2">
         <v>0</v>
       </c>
       <c r="E18" s="3">
         <v>0</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
       </c>
       <c r="I18" s="3">
         <v>0</v>
       </c>
@@ -2830,51 +2866,51 @@
       </c>
       <c r="AA18" s="3">
         <v>0</v>
       </c>
       <c r="AB18" s="3">
         <v>0</v>
       </c>
       <c r="AC18" s="3">
         <v>0</v>
       </c>
       <c r="AD18" s="3">
         <v>0</v>
       </c>
       <c r="AE18" s="3">
         <v>0</v>
       </c>
       <c r="AF18" s="3">
         <v>0</v>
       </c>
       <c r="AG18" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" s="2">
         <v>0</v>
       </c>
       <c r="C19" s="2">
         <v>0</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="3">
         <v>0</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>0</v>
       </c>
       <c r="H19" s="3">
         <v>0</v>
       </c>
       <c r="I19" s="3">
         <v>0</v>
       </c>
@@ -2925,51 +2961,51 @@
       </c>
       <c r="AA19" s="3">
         <v>0</v>
       </c>
       <c r="AB19" s="3">
         <v>0</v>
       </c>
       <c r="AC19" s="3">
         <v>0</v>
       </c>
       <c r="AD19" s="3">
         <v>0</v>
       </c>
       <c r="AE19" s="3">
         <v>0</v>
       </c>
       <c r="AF19" s="3">
         <v>0</v>
       </c>
       <c r="AG19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20" s="2">
         <v>0</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="3">
         <v>0</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
       </c>
       <c r="I20" s="3">
         <v>0</v>
       </c>
@@ -3020,51 +3056,51 @@
       </c>
       <c r="AA20" s="3">
         <v>0</v>
       </c>
       <c r="AB20" s="3">
         <v>0</v>
       </c>
       <c r="AC20" s="3">
         <v>0</v>
       </c>
       <c r="AD20" s="3">
         <v>0</v>
       </c>
       <c r="AE20" s="3">
         <v>0</v>
       </c>
       <c r="AF20" s="3">
         <v>0</v>
       </c>
       <c r="AG20" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21" s="2">
         <v>0</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="3">
         <v>0</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
       </c>
       <c r="I21" s="3">
         <v>0</v>
       </c>
@@ -3115,336 +3151,336 @@
       </c>
       <c r="AA21" s="3">
         <v>0</v>
       </c>
       <c r="AB21" s="3">
         <v>0</v>
       </c>
       <c r="AC21" s="3">
         <v>0</v>
       </c>
       <c r="AD21" s="3">
         <v>0</v>
       </c>
       <c r="AE21" s="3">
         <v>0</v>
       </c>
       <c r="AF21" s="3">
         <v>0</v>
       </c>
       <c r="AG21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C22" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="D22" s="2">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E22" s="3">
         <v>0</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
-        <v>0.34</v>
+        <v>0</v>
       </c>
       <c r="I22" s="3">
         <v>0</v>
       </c>
       <c r="J22" s="3">
-        <v>0.34</v>
+        <v>0</v>
       </c>
       <c r="K22" s="3">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="L22" s="3">
-        <v>1.32</v>
+        <v>0</v>
       </c>
       <c r="M22" s="3">
-        <v>2.15</v>
+        <v>0</v>
       </c>
       <c r="N22" s="3">
-        <v>2.15</v>
+        <v>0</v>
       </c>
       <c r="O22" s="3">
-        <v>2.15</v>
+        <v>0</v>
       </c>
       <c r="P22" s="3">
-        <v>13.49</v>
+        <v>0</v>
       </c>
       <c r="Q22" s="3">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="U22" s="2">
-        <v>18.45</v>
+        <v>0.00</v>
       </c>
       <c r="V22" s="2">
-        <v>29.22</v>
+        <v>0.00</v>
       </c>
       <c r="W22" s="3">
         <v>0</v>
       </c>
       <c r="X22" s="3">
         <v>0</v>
       </c>
       <c r="Y22" t="s">
         <v>35</v>
       </c>
       <c r="AA22" s="3">
         <v>0</v>
       </c>
       <c r="AB22" s="3">
         <v>0</v>
       </c>
       <c r="AC22" s="3">
         <v>0</v>
       </c>
       <c r="AD22" s="3">
         <v>0</v>
       </c>
       <c r="AE22" s="3">
         <v>0</v>
       </c>
       <c r="AF22" s="3">
         <v>0</v>
       </c>
       <c r="AG22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B23" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C23" s="2">
         <v>0</v>
       </c>
       <c r="D23" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E23" s="3">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="H23" s="3">
-        <v>0.9399999999999999</v>
+        <v>0</v>
       </c>
       <c r="I23" s="3">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="J23" s="3">
-        <v>1.49</v>
+        <v>0</v>
       </c>
       <c r="K23" s="3">
-        <v>3.26</v>
+        <v>0</v>
       </c>
       <c r="L23" s="3">
-        <v>3.36</v>
+        <v>0</v>
       </c>
       <c r="M23" s="3">
-        <v>8.130000000000001</v>
+        <v>0</v>
       </c>
       <c r="N23" s="3">
-        <v>8.109999999999999</v>
+        <v>0</v>
       </c>
       <c r="O23" s="3">
-        <v>8.109999999999999</v>
+        <v>0</v>
       </c>
       <c r="P23" s="3">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="3">
-        <v>11.51</v>
+        <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="U23" s="2">
         <v>0.00</v>
       </c>
       <c r="V23" s="2">
-        <v>4.18</v>
+        <v>0.00</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
       <c r="Y23" t="s">
         <v>35</v>
       </c>
       <c r="AA23" s="3">
         <v>0</v>
       </c>
       <c r="AB23" s="3">
         <v>0</v>
       </c>
       <c r="AC23" s="3">
         <v>0</v>
       </c>
       <c r="AD23" s="3">
         <v>0</v>
       </c>
       <c r="AE23" s="3">
         <v>0</v>
       </c>
       <c r="AF23" s="3">
         <v>0</v>
       </c>
       <c r="AG23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B24" s="2">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="C24" s="2">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="D24" s="2">
-        <v>0</v>
+        <v>433</v>
       </c>
       <c r="E24" s="3">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="H24" s="3">
-        <v>0</v>
+        <v>1.64</v>
       </c>
       <c r="I24" s="3">
         <v>0</v>
       </c>
       <c r="J24" s="3">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="K24" s="3">
-        <v>0</v>
+        <v>19.94</v>
       </c>
       <c r="L24" s="3">
-        <v>0</v>
+        <v>13.82</v>
       </c>
       <c r="M24" s="3">
-        <v>0</v>
+        <v>36.41</v>
       </c>
       <c r="N24" s="3">
-        <v>0</v>
+        <v>36.42</v>
       </c>
       <c r="O24" s="3">
-        <v>0</v>
+        <v>36.42</v>
       </c>
       <c r="P24" s="3">
-        <v>0</v>
+        <v>11.89</v>
       </c>
       <c r="Q24" s="3">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="U24" s="2">
-        <v>0.00</v>
+        <v>1.58</v>
       </c>
       <c r="V24" s="2">
-        <v>0.00</v>
+        <v>13.70</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="3">
         <v>0</v>
       </c>
       <c r="Y24" t="s">
         <v>35</v>
       </c>
       <c r="AA24" s="3">
         <v>0</v>
       </c>
       <c r="AB24" s="3">
         <v>0</v>
       </c>
       <c r="AC24" s="3">
         <v>0</v>
       </c>
       <c r="AD24" s="3">
         <v>0</v>
       </c>
       <c r="AE24" s="3">
         <v>0</v>
       </c>
       <c r="AF24" s="3">
         <v>0</v>
       </c>
       <c r="AG24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B25" s="2">
         <v>0</v>
       </c>
       <c r="C25" s="2">
         <v>0</v>
       </c>
       <c r="D25" s="2">
         <v>0</v>
       </c>
       <c r="E25" s="3">
         <v>0</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>0</v>
       </c>
       <c r="H25" s="3">
         <v>0</v>
       </c>
       <c r="I25" s="3">
         <v>0</v>
       </c>
@@ -3495,51 +3531,51 @@
       </c>
       <c r="AA25" s="3">
         <v>0</v>
       </c>
       <c r="AB25" s="3">
         <v>0</v>
       </c>
       <c r="AC25" s="3">
         <v>0</v>
       </c>
       <c r="AD25" s="3">
         <v>0</v>
       </c>
       <c r="AE25" s="3">
         <v>0</v>
       </c>
       <c r="AF25" s="3">
         <v>0</v>
       </c>
       <c r="AG25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B26" s="2">
         <v>0</v>
       </c>
       <c r="C26" s="2">
         <v>0</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="3">
         <v>0</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
       </c>
       <c r="I26" s="3">
         <v>0</v>
       </c>
@@ -3590,146 +3626,146 @@
       </c>
       <c r="AA26" s="3">
         <v>0</v>
       </c>
       <c r="AB26" s="3">
         <v>0</v>
       </c>
       <c r="AC26" s="3">
         <v>0</v>
       </c>
       <c r="AD26" s="3">
         <v>0</v>
       </c>
       <c r="AE26" s="3">
         <v>0</v>
       </c>
       <c r="AF26" s="3">
         <v>0</v>
       </c>
       <c r="AG26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B27" s="2">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="C27" s="2">
-        <v>148</v>
+        <v>430</v>
       </c>
       <c r="D27" s="2">
-        <v>176</v>
+        <v>471</v>
       </c>
       <c r="E27" s="3">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="3">
-        <v>1.34</v>
+        <v>6.5</v>
       </c>
       <c r="I27" s="3">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="J27" s="3">
-        <v>1.34</v>
+        <v>7.65</v>
       </c>
       <c r="K27" s="3">
-        <v>8.42</v>
+        <v>49.16</v>
       </c>
       <c r="L27" s="3">
-        <v>0.93</v>
+        <v>13.96</v>
       </c>
       <c r="M27" s="3">
-        <v>10.69</v>
+        <v>72.25</v>
       </c>
       <c r="N27" s="3">
-        <v>10.7</v>
+        <v>70.79000000000001</v>
       </c>
       <c r="O27" s="3">
-        <v>10.7</v>
+        <v>70.79000000000001</v>
       </c>
       <c r="P27" s="3">
-        <v>16.45</v>
+        <v>6.65</v>
       </c>
       <c r="Q27" s="3">
-        <v>2.87</v>
+        <v>6.26</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="U27" s="2">
-        <v>11.03</v>
+        <v>3.15</v>
       </c>
       <c r="V27" s="2">
-        <v>10.43</v>
+        <v>36.73</v>
       </c>
       <c r="W27" s="3">
         <v>0</v>
       </c>
       <c r="X27" s="3">
         <v>0</v>
       </c>
       <c r="Y27" t="s">
         <v>35</v>
       </c>
       <c r="AA27" s="3">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="AB27" s="3">
-        <v>9.220000000000001</v>
+        <v>0</v>
       </c>
       <c r="AC27" s="3">
         <v>0</v>
       </c>
       <c r="AD27" s="3">
         <v>0</v>
       </c>
       <c r="AE27" s="3">
         <v>0</v>
       </c>
       <c r="AF27" s="3">
         <v>0</v>
       </c>
       <c r="AG27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B28" s="2">
         <v>0</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
         <v>0</v>
       </c>
@@ -3780,51 +3816,51 @@
       </c>
       <c r="AA28" s="3">
         <v>0</v>
       </c>
       <c r="AB28" s="3">
         <v>0</v>
       </c>
       <c r="AC28" s="3">
         <v>0</v>
       </c>
       <c r="AD28" s="3">
         <v>0</v>
       </c>
       <c r="AE28" s="3">
         <v>0</v>
       </c>
       <c r="AF28" s="3">
         <v>0</v>
       </c>
       <c r="AG28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B29" s="2">
         <v>0</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="3">
         <v>0</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>0</v>
       </c>
       <c r="H29" s="3">
         <v>0</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
@@ -3875,51 +3911,51 @@
       </c>
       <c r="AA29" s="3">
         <v>0</v>
       </c>
       <c r="AB29" s="3">
         <v>0</v>
       </c>
       <c r="AC29" s="3">
         <v>0</v>
       </c>
       <c r="AD29" s="3">
         <v>0</v>
       </c>
       <c r="AE29" s="3">
         <v>0</v>
       </c>
       <c r="AF29" s="3">
         <v>0</v>
       </c>
       <c r="AG29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B30" s="2">
         <v>0</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="3">
         <v>0</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
@@ -3970,51 +4006,51 @@
       </c>
       <c r="AA30" s="3">
         <v>0</v>
       </c>
       <c r="AB30" s="3">
         <v>0</v>
       </c>
       <c r="AC30" s="3">
         <v>0</v>
       </c>
       <c r="AD30" s="3">
         <v>0</v>
       </c>
       <c r="AE30" s="3">
         <v>0</v>
       </c>
       <c r="AF30" s="3">
         <v>0</v>
       </c>
       <c r="AG30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B31" s="2">
         <v>0</v>
       </c>
       <c r="C31" s="2">
         <v>0</v>
       </c>
       <c r="D31" s="2">
         <v>0</v>
       </c>
       <c r="E31" s="3">
         <v>0</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>0</v>
       </c>
       <c r="H31" s="3">
         <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
@@ -4065,51 +4101,51 @@
       </c>
       <c r="AA31" s="3">
         <v>0</v>
       </c>
       <c r="AB31" s="3">
         <v>0</v>
       </c>
       <c r="AC31" s="3">
         <v>0</v>
       </c>
       <c r="AD31" s="3">
         <v>0</v>
       </c>
       <c r="AE31" s="3">
         <v>0</v>
       </c>
       <c r="AF31" s="3">
         <v>0</v>
       </c>
       <c r="AG31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B32" s="2">
         <v>0</v>
       </c>
       <c r="C32" s="2">
         <v>0</v>
       </c>
       <c r="D32" s="2">
         <v>0</v>
       </c>
       <c r="E32" s="3">
         <v>0</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>0</v>
       </c>
       <c r="H32" s="3">
         <v>0</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
@@ -4160,241 +4196,241 @@
       </c>
       <c r="AA32" s="3">
         <v>0</v>
       </c>
       <c r="AB32" s="3">
         <v>0</v>
       </c>
       <c r="AC32" s="3">
         <v>0</v>
       </c>
       <c r="AD32" s="3">
         <v>0</v>
       </c>
       <c r="AE32" s="3">
         <v>0</v>
       </c>
       <c r="AF32" s="3">
         <v>0</v>
       </c>
       <c r="AG32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B33" s="2">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="C33" s="2">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="D33" s="2">
-        <v>197</v>
+        <v>99</v>
       </c>
       <c r="E33" s="3">
         <v>0</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>0</v>
       </c>
       <c r="H33" s="3">
-        <v>0.26</v>
+        <v>10.64</v>
       </c>
       <c r="I33" s="3">
-        <v>0.51</v>
+        <v>0.02</v>
       </c>
       <c r="J33" s="3">
-        <v>0.26</v>
+        <v>10.64</v>
       </c>
       <c r="K33" s="3">
-        <v>4.36</v>
+        <v>0</v>
       </c>
       <c r="L33" s="3">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="M33" s="3">
-        <v>5.84</v>
+        <v>10.67</v>
       </c>
       <c r="N33" s="3">
-        <v>5.33</v>
+        <v>10.65</v>
       </c>
       <c r="O33" s="3">
-        <v>5.33</v>
+        <v>10.65</v>
       </c>
       <c r="P33" s="3">
-        <v>36.96</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="Q33" s="3">
-        <v>1.33</v>
+        <v>0</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="U33" s="2">
-        <v>6.18</v>
+        <v>182.87</v>
       </c>
       <c r="V33" s="2">
-        <v>7.92</v>
+        <v>0.00</v>
       </c>
       <c r="W33" s="3">
         <v>0</v>
       </c>
       <c r="X33" s="3">
         <v>0</v>
       </c>
       <c r="Y33" t="s">
         <v>35</v>
       </c>
       <c r="AA33" s="3">
-        <v>3.05</v>
+        <v>0</v>
       </c>
       <c r="AB33" s="3">
-        <v>16.24</v>
+        <v>0</v>
       </c>
       <c r="AC33" s="3">
         <v>0</v>
       </c>
       <c r="AD33" s="3">
         <v>0</v>
       </c>
       <c r="AE33" s="3">
         <v>0</v>
       </c>
       <c r="AF33" s="3">
         <v>0</v>
       </c>
       <c r="AG33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B34" s="2">
         <v>0</v>
       </c>
       <c r="C34" s="2">
         <v>0</v>
       </c>
       <c r="D34" s="2">
         <v>0</v>
       </c>
       <c r="E34" s="3">
         <v>0</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="I34" s="3">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="J34" s="3">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="K34" s="3">
-        <v>0</v>
+        <v>13.81</v>
       </c>
       <c r="L34" s="3">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="M34" s="3">
-        <v>0</v>
+        <v>15.03</v>
       </c>
       <c r="N34" s="3">
-        <v>0</v>
+        <v>15.02</v>
       </c>
       <c r="O34" s="3">
-        <v>0</v>
+        <v>15.02</v>
       </c>
       <c r="P34" s="3">
         <v>0</v>
       </c>
       <c r="Q34" s="3">
         <v>0</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="U34" s="2">
         <v>0.00</v>
       </c>
       <c r="V34" s="2">
         <v>0.00</v>
       </c>
       <c r="W34" s="3">
         <v>0</v>
       </c>
       <c r="X34" s="3">
         <v>0</v>
       </c>
       <c r="Y34" t="s">
         <v>35</v>
       </c>
       <c r="AA34" s="3">
         <v>0</v>
       </c>
       <c r="AB34" s="3">
         <v>0</v>
       </c>
       <c r="AC34" s="3">
         <v>0</v>
       </c>
       <c r="AD34" s="3">
         <v>0</v>
       </c>
       <c r="AE34" s="3">
         <v>0</v>
       </c>
       <c r="AF34" s="3">
         <v>0</v>
       </c>
       <c r="AG34" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B35" s="2">
         <v>0</v>
       </c>
       <c r="C35" s="2">
         <v>0</v>
       </c>
       <c r="D35" s="2">
         <v>0</v>
       </c>
       <c r="E35" s="3">
         <v>0</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>0</v>
       </c>
       <c r="H35" s="3">
         <v>0</v>
       </c>
       <c r="I35" s="3">
         <v>0</v>
       </c>
@@ -4445,51 +4481,51 @@
       </c>
       <c r="AA35" s="3">
         <v>0</v>
       </c>
       <c r="AB35" s="3">
         <v>0</v>
       </c>
       <c r="AC35" s="3">
         <v>0</v>
       </c>
       <c r="AD35" s="3">
         <v>0</v>
       </c>
       <c r="AE35" s="3">
         <v>0</v>
       </c>
       <c r="AF35" s="3">
         <v>0</v>
       </c>
       <c r="AG35" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B36" s="2">
         <v>0</v>
       </c>
       <c r="C36" s="2">
         <v>0</v>
       </c>
       <c r="D36" s="2">
         <v>0</v>
       </c>
       <c r="E36" s="3">
         <v>0</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
@@ -4540,336 +4576,336 @@
       </c>
       <c r="AA36" s="3">
         <v>0</v>
       </c>
       <c r="AB36" s="3">
         <v>0</v>
       </c>
       <c r="AC36" s="3">
         <v>0</v>
       </c>
       <c r="AD36" s="3">
         <v>0</v>
       </c>
       <c r="AE36" s="3">
         <v>0</v>
       </c>
       <c r="AF36" s="3">
         <v>0</v>
       </c>
       <c r="AG36" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B37" s="2">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="C37" s="2">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="D37" s="2">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="E37" s="3">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="H37" s="3">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
       <c r="J37" s="3">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="K37" s="3">
-        <v>0</v>
+        <v>14.59</v>
       </c>
       <c r="L37" s="3">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="M37" s="3">
-        <v>0</v>
+        <v>21.5</v>
       </c>
       <c r="N37" s="3">
-        <v>0</v>
+        <v>21.5</v>
       </c>
       <c r="O37" s="3">
-        <v>0</v>
+        <v>21.5</v>
       </c>
       <c r="P37" s="3">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="Q37" s="3">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="U37" s="2">
-        <v>0.00</v>
+        <v>12.66</v>
       </c>
       <c r="V37" s="2">
-        <v>0.00</v>
+        <v>12.04</v>
       </c>
       <c r="W37" s="3">
         <v>0</v>
       </c>
       <c r="X37" s="3">
         <v>0</v>
       </c>
       <c r="Y37" t="s">
         <v>35</v>
       </c>
       <c r="AA37" s="3">
         <v>0</v>
       </c>
       <c r="AB37" s="3">
         <v>0</v>
       </c>
       <c r="AC37" s="3">
         <v>0</v>
       </c>
       <c r="AD37" s="3">
         <v>0</v>
       </c>
       <c r="AE37" s="3">
         <v>0</v>
       </c>
       <c r="AF37" s="3">
         <v>0</v>
       </c>
       <c r="AG37" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B38" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C38" s="2">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="D38" s="2">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="E38" s="3">
         <v>0</v>
       </c>
       <c r="F38" s="3">
         <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>0</v>
       </c>
       <c r="H38" s="3">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="I38" s="3">
         <v>0</v>
       </c>
       <c r="J38" s="3">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="K38" s="3">
-        <v>1.26</v>
+        <v>0</v>
       </c>
       <c r="L38" s="3">
-        <v>0.5600000000000001</v>
+        <v>0</v>
       </c>
       <c r="M38" s="3">
-        <v>1.98</v>
+        <v>0</v>
       </c>
       <c r="N38" s="3">
-        <v>1.98</v>
+        <v>0</v>
       </c>
       <c r="O38" s="3">
-        <v>1.98</v>
+        <v>0</v>
       </c>
       <c r="P38" s="3">
-        <v>35.86</v>
+        <v>0</v>
       </c>
       <c r="Q38" s="3">
-        <v>1.06</v>
+        <v>0</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="U38" s="2">
-        <v>3.86</v>
+        <v>0.00</v>
       </c>
       <c r="V38" s="2">
-        <v>3.86</v>
+        <v>0.00</v>
       </c>
       <c r="W38" s="3">
         <v>0</v>
       </c>
       <c r="X38" s="3">
         <v>0</v>
       </c>
       <c r="Y38" t="s">
         <v>35</v>
       </c>
       <c r="AA38" s="3">
         <v>0</v>
       </c>
       <c r="AB38" s="3">
         <v>0</v>
       </c>
       <c r="AC38" s="3">
         <v>0</v>
       </c>
       <c r="AD38" s="3">
         <v>0</v>
       </c>
       <c r="AE38" s="3">
         <v>0</v>
       </c>
       <c r="AF38" s="3">
         <v>0</v>
       </c>
       <c r="AG38" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B39" s="2">
-        <v>0</v>
+        <v>332</v>
       </c>
       <c r="C39" s="2">
-        <v>0</v>
+        <v>2018</v>
       </c>
       <c r="D39" s="2">
-        <v>0</v>
+        <v>2350</v>
       </c>
       <c r="E39" s="3">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H39" s="3">
-        <v>0</v>
+        <v>5.62</v>
       </c>
       <c r="I39" s="3">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="J39" s="3">
-        <v>0</v>
+        <v>5.72</v>
       </c>
       <c r="K39" s="3">
-        <v>0</v>
+        <v>39.08</v>
       </c>
       <c r="L39" s="3">
-        <v>0</v>
+        <v>14.7</v>
       </c>
       <c r="M39" s="3">
-        <v>0</v>
+        <v>60.52</v>
       </c>
       <c r="N39" s="3">
-        <v>0</v>
+        <v>59.53</v>
       </c>
       <c r="O39" s="3">
-        <v>0</v>
+        <v>59.53</v>
       </c>
       <c r="P39" s="3">
-        <v>0</v>
+        <v>39.48</v>
       </c>
       <c r="Q39" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="U39" s="2">
-        <v>0.00</v>
+        <v>2.48</v>
       </c>
       <c r="V39" s="2">
-        <v>0.00</v>
+        <v>2.86</v>
       </c>
       <c r="W39" s="3">
         <v>0</v>
       </c>
       <c r="X39" s="3">
         <v>0</v>
       </c>
       <c r="Y39" t="s">
         <v>35</v>
       </c>
       <c r="AA39" s="3">
         <v>0</v>
       </c>
       <c r="AB39" s="3">
         <v>0</v>
       </c>
       <c r="AC39" s="3">
         <v>0</v>
       </c>
       <c r="AD39" s="3">
         <v>0</v>
       </c>
       <c r="AE39" s="3">
         <v>0</v>
       </c>
       <c r="AF39" s="3">
         <v>0</v>
       </c>
       <c r="AG39" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B40" s="2">
         <v>0</v>
       </c>
       <c r="C40" s="2">
         <v>0</v>
       </c>
       <c r="D40" s="2">
         <v>0</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>0</v>
       </c>
       <c r="H40" s="3">
         <v>0</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
@@ -4920,51 +4956,51 @@
       </c>
       <c r="AA40" s="3">
         <v>0</v>
       </c>
       <c r="AB40" s="3">
         <v>0</v>
       </c>
       <c r="AC40" s="3">
         <v>0</v>
       </c>
       <c r="AD40" s="3">
         <v>0</v>
       </c>
       <c r="AE40" s="3">
         <v>0</v>
       </c>
       <c r="AF40" s="3">
         <v>0</v>
       </c>
       <c r="AG40" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B41" s="2">
         <v>0</v>
       </c>
       <c r="C41" s="2">
         <v>0</v>
       </c>
       <c r="D41" s="2">
         <v>0</v>
       </c>
       <c r="E41" s="3">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
         <v>0</v>
       </c>
@@ -5015,431 +5051,431 @@
       </c>
       <c r="AA41" s="3">
         <v>0</v>
       </c>
       <c r="AB41" s="3">
         <v>0</v>
       </c>
       <c r="AC41" s="3">
         <v>0</v>
       </c>
       <c r="AD41" s="3">
         <v>0</v>
       </c>
       <c r="AE41" s="3">
         <v>0</v>
       </c>
       <c r="AF41" s="3">
         <v>0</v>
       </c>
       <c r="AG41" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B42" s="2">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="C42" s="2">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="D42" s="2">
-        <v>0</v>
+        <v>563</v>
       </c>
       <c r="E42" s="3">
-        <v>0</v>
+        <v>5.13</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
-        <v>0</v>
+        <v>5.12</v>
       </c>
       <c r="H42" s="3">
-        <v>0</v>
+        <v>9.390000000000001</v>
       </c>
       <c r="I42" s="3">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="J42" s="3">
-        <v>0</v>
+        <v>14.52</v>
       </c>
       <c r="K42" s="3">
-        <v>0</v>
+        <v>46.9</v>
       </c>
       <c r="L42" s="3">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="M42" s="3">
-        <v>0</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="N42" s="3">
-        <v>0</v>
+        <v>70.84999999999999</v>
       </c>
       <c r="O42" s="3">
-        <v>0</v>
+        <v>70.84999999999999</v>
       </c>
       <c r="P42" s="3">
-        <v>0</v>
+        <v>7.95</v>
       </c>
       <c r="Q42" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="U42" s="2">
-        <v>0.00</v>
+        <v>2.43</v>
       </c>
       <c r="V42" s="2">
-        <v>0.00</v>
+        <v>3.64</v>
       </c>
       <c r="W42" s="3">
         <v>0</v>
       </c>
       <c r="X42" s="3">
         <v>0</v>
       </c>
       <c r="Y42" t="s">
         <v>35</v>
       </c>
       <c r="AA42" s="3">
         <v>0</v>
       </c>
       <c r="AB42" s="3">
         <v>0</v>
       </c>
       <c r="AC42" s="3">
         <v>0</v>
       </c>
       <c r="AD42" s="3">
         <v>0</v>
       </c>
       <c r="AE42" s="3">
         <v>0</v>
       </c>
       <c r="AF42" s="3">
         <v>0</v>
       </c>
       <c r="AG42" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B43" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C43" s="2">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="D43" s="2">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E43" s="3">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="H43" s="3">
-        <v>0.36</v>
+        <v>0</v>
       </c>
       <c r="I43" s="3">
         <v>0</v>
       </c>
       <c r="J43" s="3">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="K43" s="3">
-        <v>3.48</v>
+        <v>0</v>
       </c>
       <c r="L43" s="3">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="M43" s="3">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="N43" s="3">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="O43" s="3">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="P43" s="3">
-        <v>8.56</v>
+        <v>0</v>
       </c>
       <c r="Q43" s="3">
-        <v>5.49</v>
+        <v>0</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="U43" s="2">
-        <v>5.61</v>
+        <v>0.00</v>
       </c>
       <c r="V43" s="2">
-        <v>16.71</v>
+        <v>0.00</v>
       </c>
       <c r="W43" s="3">
         <v>0</v>
       </c>
       <c r="X43" s="3">
         <v>0</v>
       </c>
       <c r="Y43" t="s">
         <v>35</v>
       </c>
       <c r="AA43" s="3">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="AB43" s="3">
-        <v>3.63</v>
+        <v>0</v>
       </c>
       <c r="AC43" s="3">
         <v>0</v>
       </c>
       <c r="AD43" s="3">
         <v>0</v>
       </c>
       <c r="AE43" s="3">
         <v>0</v>
       </c>
       <c r="AF43" s="3">
         <v>0</v>
       </c>
       <c r="AG43" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B44" s="2">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="C44" s="2">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="D44" s="2">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="E44" s="3">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="3">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="I44" s="3">
         <v>0</v>
       </c>
       <c r="J44" s="3">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="K44" s="3">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="L44" s="3">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="M44" s="3">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="N44" s="3">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="O44" s="3">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="P44" s="3">
-        <v>0</v>
+        <v>15.81</v>
       </c>
       <c r="Q44" s="3">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="U44" s="2">
-        <v>0.00</v>
+        <v>3.07</v>
       </c>
       <c r="V44" s="2">
-        <v>0.00</v>
+        <v>9.13</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="3">
         <v>0</v>
       </c>
       <c r="Y44" t="s">
         <v>35</v>
       </c>
       <c r="AA44" s="3">
         <v>0</v>
       </c>
       <c r="AB44" s="3">
         <v>0</v>
       </c>
       <c r="AC44" s="3">
         <v>0</v>
       </c>
       <c r="AD44" s="3">
         <v>0</v>
       </c>
       <c r="AE44" s="3">
         <v>0</v>
       </c>
       <c r="AF44" s="3">
         <v>0</v>
       </c>
       <c r="AG44" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B45" s="2">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="C45" s="2">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="D45" s="2">
-        <v>0</v>
+        <v>145</v>
       </c>
       <c r="E45" s="3">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="H45" s="3">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="I45" s="3">
         <v>0</v>
       </c>
       <c r="J45" s="3">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="K45" s="3">
-        <v>0</v>
+        <v>8.77</v>
       </c>
       <c r="L45" s="3">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="M45" s="3">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="N45" s="3">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="O45" s="3">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="P45" s="3">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="Q45" s="3">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="U45" s="2">
-        <v>0.00</v>
+        <v>7.48</v>
       </c>
       <c r="V45" s="2">
-        <v>0.00</v>
+        <v>14.24</v>
       </c>
       <c r="W45" s="3">
         <v>0</v>
       </c>
       <c r="X45" s="3">
         <v>0</v>
       </c>
       <c r="Y45" t="s">
         <v>35</v>
       </c>
       <c r="AA45" s="3">
         <v>0</v>
       </c>
       <c r="AB45" s="3">
         <v>0</v>
       </c>
       <c r="AC45" s="3">
         <v>0</v>
       </c>
       <c r="AD45" s="3">
         <v>0</v>
       </c>
       <c r="AE45" s="3">
         <v>0</v>
       </c>
       <c r="AF45" s="3">
         <v>0</v>
       </c>
       <c r="AG45" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B46" s="2">
         <v>0</v>
       </c>
       <c r="C46" s="2">
         <v>0</v>
       </c>
       <c r="D46" s="2">
         <v>0</v>
       </c>
       <c r="E46" s="3">
         <v>0</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>0</v>
       </c>
       <c r="H46" s="3">
         <v>0</v>
       </c>
       <c r="I46" s="3">
         <v>0</v>
       </c>
@@ -5490,146 +5526,146 @@
       </c>
       <c r="AA46" s="3">
         <v>0</v>
       </c>
       <c r="AB46" s="3">
         <v>0</v>
       </c>
       <c r="AC46" s="3">
         <v>0</v>
       </c>
       <c r="AD46" s="3">
         <v>0</v>
       </c>
       <c r="AE46" s="3">
         <v>0</v>
       </c>
       <c r="AF46" s="3">
         <v>0</v>
       </c>
       <c r="AG46" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B47" s="2">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C47" s="2">
-        <v>41</v>
+        <v>233</v>
       </c>
       <c r="D47" s="2">
-        <v>44</v>
+        <v>257</v>
       </c>
       <c r="E47" s="3">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="H47" s="3">
-        <v>0.49</v>
+        <v>3.41</v>
       </c>
       <c r="I47" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J47" s="3">
-        <v>0.49</v>
+        <v>4.11</v>
       </c>
       <c r="K47" s="3">
-        <v>4.38</v>
+        <v>18.21</v>
       </c>
       <c r="L47" s="3">
-        <v>1.19</v>
+        <v>1.95</v>
       </c>
       <c r="M47" s="3">
-        <v>6.06</v>
+        <v>25.28</v>
       </c>
       <c r="N47" s="3">
-        <v>6.06</v>
+        <v>24.28</v>
       </c>
       <c r="O47" s="3">
-        <v>6.06</v>
+        <v>24.28</v>
       </c>
       <c r="P47" s="3">
-        <v>7.26</v>
+        <v>10.58</v>
       </c>
       <c r="Q47" s="3">
-        <v>5.97</v>
+        <v>4.25</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="U47" s="2">
-        <v>5.88</v>
+        <v>1.26</v>
       </c>
       <c r="V47" s="2">
-        <v>50.67</v>
+        <v>1.50</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="3">
         <v>0</v>
       </c>
       <c r="Y47" t="s">
         <v>35</v>
       </c>
       <c r="AA47" s="3">
         <v>0</v>
       </c>
       <c r="AB47" s="3">
         <v>0</v>
       </c>
       <c r="AC47" s="3">
         <v>0</v>
       </c>
       <c r="AD47" s="3">
         <v>0</v>
       </c>
       <c r="AE47" s="3">
         <v>0</v>
       </c>
       <c r="AF47" s="3">
         <v>0</v>
       </c>
       <c r="AG47" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B48" s="2">
         <v>0</v>
       </c>
       <c r="C48" s="2">
         <v>0</v>
       </c>
       <c r="D48" s="2">
         <v>0</v>
       </c>
       <c r="E48" s="3">
         <v>0</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>0</v>
       </c>
       <c r="H48" s="3">
         <v>0</v>
       </c>
       <c r="I48" s="3">
         <v>0</v>
       </c>
@@ -5680,431 +5716,431 @@
       </c>
       <c r="AA48" s="3">
         <v>0</v>
       </c>
       <c r="AB48" s="3">
         <v>0</v>
       </c>
       <c r="AC48" s="3">
         <v>0</v>
       </c>
       <c r="AD48" s="3">
         <v>0</v>
       </c>
       <c r="AE48" s="3">
         <v>0</v>
       </c>
       <c r="AF48" s="3">
         <v>0</v>
       </c>
       <c r="AG48" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B49" s="2">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="C49" s="2">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="D49" s="2">
-        <v>189</v>
+        <v>84</v>
       </c>
       <c r="E49" s="3">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="H49" s="3">
-        <v>1.16</v>
+        <v>2.94</v>
       </c>
       <c r="I49" s="3">
-        <v>0.97</v>
+        <v>3.5</v>
       </c>
       <c r="J49" s="3">
-        <v>1.16</v>
+        <v>3.16</v>
       </c>
       <c r="K49" s="3">
-        <v>12.01</v>
+        <v>23.28</v>
       </c>
       <c r="L49" s="3">
-        <v>0.98</v>
+        <v>6.7</v>
       </c>
       <c r="M49" s="3">
-        <v>15.12</v>
+        <v>36.64</v>
       </c>
       <c r="N49" s="3">
-        <v>14.15</v>
+        <v>33.14</v>
       </c>
       <c r="O49" s="3">
-        <v>14.15</v>
+        <v>33.14</v>
       </c>
       <c r="P49" s="3">
-        <v>13.36</v>
+        <v>2.53</v>
       </c>
       <c r="Q49" s="3">
-        <v>3.81</v>
+        <v>16.63</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="U49" s="2">
-        <v>15.38</v>
+        <v>3.55</v>
       </c>
       <c r="V49" s="2">
-        <v>15.12</v>
+        <v>26.87</v>
       </c>
       <c r="W49" s="3">
         <v>0</v>
       </c>
       <c r="X49" s="3">
         <v>0</v>
       </c>
       <c r="Y49" t="s">
         <v>35</v>
       </c>
       <c r="AA49" s="3">
-        <v>1.34</v>
+        <v>0</v>
       </c>
       <c r="AB49" s="3">
-        <v>18.97</v>
+        <v>0</v>
       </c>
       <c r="AC49" s="3">
         <v>0</v>
       </c>
       <c r="AD49" s="3">
         <v>0</v>
       </c>
       <c r="AE49" s="3">
         <v>0</v>
       </c>
       <c r="AF49" s="3">
         <v>0</v>
       </c>
       <c r="AG49" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B50" s="2">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="C50" s="2">
-        <v>72</v>
+        <v>310</v>
       </c>
       <c r="D50" s="2">
-        <v>91</v>
+        <v>345</v>
       </c>
       <c r="E50" s="3">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="F50" s="3">
         <v>0</v>
       </c>
       <c r="G50" s="3">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="H50" s="3">
-        <v>0.17</v>
+        <v>4.96</v>
       </c>
       <c r="I50" s="3">
         <v>0</v>
       </c>
       <c r="J50" s="3">
-        <v>0.17</v>
+        <v>5.56</v>
       </c>
       <c r="K50" s="3">
-        <v>1.56</v>
+        <v>15.1</v>
       </c>
       <c r="L50" s="3">
-        <v>0.51</v>
+        <v>7.94</v>
       </c>
       <c r="M50" s="3">
-        <v>2.23</v>
+        <v>28.6</v>
       </c>
       <c r="N50" s="3">
-        <v>2.24</v>
+        <v>28.61</v>
       </c>
       <c r="O50" s="3">
-        <v>2.24</v>
+        <v>28.61</v>
       </c>
       <c r="P50" s="3">
-        <v>40.62</v>
+        <v>12.06</v>
       </c>
       <c r="Q50" s="3">
-        <v>1.03</v>
+        <v>2.63</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="U50" s="2">
-        <v>1.29</v>
+        <v>11.75</v>
       </c>
       <c r="V50" s="2">
-        <v>4.53</v>
+        <v>7.80</v>
       </c>
       <c r="W50" s="3">
         <v>0</v>
       </c>
       <c r="X50" s="3">
         <v>0</v>
       </c>
       <c r="Y50" t="s">
         <v>35</v>
       </c>
       <c r="AA50" s="3">
-        <v>5.87</v>
+        <v>0</v>
       </c>
       <c r="AB50" s="3">
-        <v>13.14</v>
+        <v>0</v>
       </c>
       <c r="AC50" s="3">
         <v>0</v>
       </c>
       <c r="AD50" s="3">
         <v>0</v>
       </c>
       <c r="AE50" s="3">
         <v>0</v>
       </c>
       <c r="AF50" s="3">
         <v>0</v>
       </c>
       <c r="AG50" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B51" s="2">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="C51" s="2">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="D51" s="2">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="E51" s="3">
         <v>0</v>
       </c>
       <c r="F51" s="3">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>0</v>
       </c>
       <c r="H51" s="3">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="I51" s="3">
         <v>0</v>
       </c>
       <c r="J51" s="3">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="K51" s="3">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="L51" s="3">
-        <v>0</v>
+        <v>1.35</v>
       </c>
       <c r="M51" s="3">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="N51" s="3">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="O51" s="3">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="P51" s="3">
-        <v>0</v>
+        <v>26.24</v>
       </c>
       <c r="Q51" s="3">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="U51" s="2">
-        <v>0.00</v>
+        <v>7.95</v>
       </c>
       <c r="V51" s="2">
-        <v>0.00</v>
+        <v>11.31</v>
       </c>
       <c r="W51" s="3">
         <v>0</v>
       </c>
       <c r="X51" s="3">
         <v>0</v>
       </c>
       <c r="Y51" t="s">
         <v>35</v>
       </c>
       <c r="AA51" s="3">
         <v>0</v>
       </c>
       <c r="AB51" s="3">
         <v>0</v>
       </c>
       <c r="AC51" s="3">
         <v>0</v>
       </c>
       <c r="AD51" s="3">
         <v>0</v>
       </c>
       <c r="AE51" s="3">
         <v>0</v>
       </c>
       <c r="AF51" s="3">
         <v>0</v>
       </c>
       <c r="AG51" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B52" s="2">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C52" s="2">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="D52" s="2">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="E52" s="3">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="H52" s="3">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="I52" s="3">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="J52" s="3">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="K52" s="3">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="L52" s="3">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="M52" s="3">
-        <v>0</v>
+        <v>10.51</v>
       </c>
       <c r="N52" s="3">
-        <v>0</v>
+        <v>10.19</v>
       </c>
       <c r="O52" s="3">
-        <v>0</v>
+        <v>10.19</v>
       </c>
       <c r="P52" s="3">
-        <v>0</v>
+        <v>7.26</v>
       </c>
       <c r="Q52" s="3">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="U52" s="2">
-        <v>0.00</v>
+        <v>16.76</v>
       </c>
       <c r="V52" s="2">
-        <v>0.00</v>
+        <v>16.71</v>
       </c>
       <c r="W52" s="3">
         <v>0</v>
       </c>
       <c r="X52" s="3">
         <v>0</v>
       </c>
       <c r="Y52" t="s">
         <v>35</v>
       </c>
       <c r="AA52" s="3">
         <v>0</v>
       </c>
       <c r="AB52" s="3">
         <v>0</v>
       </c>
       <c r="AC52" s="3">
         <v>0</v>
       </c>
       <c r="AD52" s="3">
         <v>0</v>
       </c>
       <c r="AE52" s="3">
         <v>0</v>
       </c>
       <c r="AF52" s="3">
         <v>0</v>
       </c>
       <c r="AG52" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B53" s="2">
         <v>0</v>
       </c>
       <c r="C53" s="2">
         <v>0</v>
       </c>
       <c r="D53" s="2">
         <v>0</v>
       </c>
       <c r="E53" s="3">
         <v>0</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>0</v>
       </c>
       <c r="H53" s="3">
         <v>0</v>
       </c>
       <c r="I53" s="3">
         <v>0</v>
       </c>
@@ -6155,51 +6191,51 @@
       </c>
       <c r="AA53" s="3">
         <v>0</v>
       </c>
       <c r="AB53" s="3">
         <v>0</v>
       </c>
       <c r="AC53" s="3">
         <v>0</v>
       </c>
       <c r="AD53" s="3">
         <v>0</v>
       </c>
       <c r="AE53" s="3">
         <v>0</v>
       </c>
       <c r="AF53" s="3">
         <v>0</v>
       </c>
       <c r="AG53" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B54" s="2">
         <v>0</v>
       </c>
       <c r="C54" s="2">
         <v>0</v>
       </c>
       <c r="D54" s="2">
         <v>0</v>
       </c>
       <c r="E54" s="3">
         <v>0</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>0</v>
       </c>
       <c r="H54" s="3">
         <v>0</v>
       </c>
       <c r="I54" s="3">
         <v>0</v>
       </c>
@@ -6250,146 +6286,146 @@
       </c>
       <c r="AA54" s="3">
         <v>0</v>
       </c>
       <c r="AB54" s="3">
         <v>0</v>
       </c>
       <c r="AC54" s="3">
         <v>0</v>
       </c>
       <c r="AD54" s="3">
         <v>0</v>
       </c>
       <c r="AE54" s="3">
         <v>0</v>
       </c>
       <c r="AF54" s="3">
         <v>0</v>
       </c>
       <c r="AG54" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B55" s="2">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="C55" s="2">
-        <v>0</v>
+        <v>373</v>
       </c>
       <c r="D55" s="2">
-        <v>0</v>
+        <v>549</v>
       </c>
       <c r="E55" s="3">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="H55" s="3">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="I55" s="3">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="J55" s="3">
-        <v>0</v>
+        <v>21.82</v>
       </c>
       <c r="K55" s="3">
-        <v>0</v>
+        <v>58.92</v>
       </c>
       <c r="L55" s="3">
-        <v>0</v>
+        <v>11.71</v>
       </c>
       <c r="M55" s="3">
-        <v>0</v>
+        <v>95.15000000000001</v>
       </c>
       <c r="N55" s="3">
-        <v>0</v>
+        <v>92.47</v>
       </c>
       <c r="O55" s="3">
-        <v>0</v>
+        <v>92.47</v>
       </c>
       <c r="P55" s="3">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="Q55" s="3">
-        <v>0</v>
+        <v>6.44</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="U55" s="2">
-        <v>0.00</v>
+        <v>4.32</v>
       </c>
       <c r="V55" s="2">
-        <v>0.00</v>
+        <v>10.40</v>
       </c>
       <c r="W55" s="3">
         <v>0</v>
       </c>
       <c r="X55" s="3">
         <v>0</v>
       </c>
       <c r="Y55" t="s">
         <v>35</v>
       </c>
       <c r="AA55" s="3">
         <v>0</v>
       </c>
       <c r="AB55" s="3">
         <v>0</v>
       </c>
       <c r="AC55" s="3">
         <v>0</v>
       </c>
       <c r="AD55" s="3">
         <v>0</v>
       </c>
       <c r="AE55" s="3">
         <v>0</v>
       </c>
       <c r="AF55" s="3">
         <v>0</v>
       </c>
       <c r="AG55" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B56" s="2">
         <v>0</v>
       </c>
       <c r="C56" s="2">
         <v>0</v>
       </c>
       <c r="D56" s="2">
         <v>0</v>
       </c>
       <c r="E56" s="3">
         <v>0</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>0</v>
       </c>
       <c r="H56" s="3">
         <v>0</v>
       </c>
       <c r="I56" s="3">
         <v>0</v>
       </c>
@@ -6440,51 +6476,51 @@
       </c>
       <c r="AA56" s="3">
         <v>0</v>
       </c>
       <c r="AB56" s="3">
         <v>0</v>
       </c>
       <c r="AC56" s="3">
         <v>0</v>
       </c>
       <c r="AD56" s="3">
         <v>0</v>
       </c>
       <c r="AE56" s="3">
         <v>0</v>
       </c>
       <c r="AF56" s="3">
         <v>0</v>
       </c>
       <c r="AG56" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B57" s="2">
         <v>0</v>
       </c>
       <c r="C57" s="2">
         <v>0</v>
       </c>
       <c r="D57" s="2">
         <v>0</v>
       </c>
       <c r="E57" s="3">
         <v>0</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>0</v>
       </c>
       <c r="H57" s="3">
         <v>0</v>
       </c>
       <c r="I57" s="3">
         <v>0</v>
       </c>
@@ -6535,51 +6571,51 @@
       </c>
       <c r="AA57" s="3">
         <v>0</v>
       </c>
       <c r="AB57" s="3">
         <v>0</v>
       </c>
       <c r="AC57" s="3">
         <v>0</v>
       </c>
       <c r="AD57" s="3">
         <v>0</v>
       </c>
       <c r="AE57" s="3">
         <v>0</v>
       </c>
       <c r="AF57" s="3">
         <v>0</v>
       </c>
       <c r="AG57" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B58" s="2">
         <v>0</v>
       </c>
       <c r="C58" s="2">
         <v>0</v>
       </c>
       <c r="D58" s="2">
         <v>0</v>
       </c>
       <c r="E58" s="3">
         <v>0</v>
       </c>
       <c r="F58" s="3">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>0</v>
       </c>
       <c r="H58" s="3">
         <v>0</v>
       </c>
       <c r="I58" s="3">
         <v>0</v>
       </c>
@@ -6630,336 +6666,336 @@
       </c>
       <c r="AA58" s="3">
         <v>0</v>
       </c>
       <c r="AB58" s="3">
         <v>0</v>
       </c>
       <c r="AC58" s="3">
         <v>0</v>
       </c>
       <c r="AD58" s="3">
         <v>0</v>
       </c>
       <c r="AE58" s="3">
         <v>0</v>
       </c>
       <c r="AF58" s="3">
         <v>0</v>
       </c>
       <c r="AG58" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B59" s="2">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="C59" s="2">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="D59" s="2">
-        <v>0</v>
+        <v>367</v>
       </c>
       <c r="E59" s="3">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="H59" s="3">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="I59" s="3">
         <v>0</v>
       </c>
       <c r="J59" s="3">
-        <v>0</v>
+        <v>3.36</v>
       </c>
       <c r="K59" s="3">
-        <v>0</v>
+        <v>18.05</v>
       </c>
       <c r="L59" s="3">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="M59" s="3">
-        <v>0</v>
+        <v>23.98</v>
       </c>
       <c r="N59" s="3">
-        <v>0</v>
+        <v>23.98</v>
       </c>
       <c r="O59" s="3">
-        <v>0</v>
+        <v>23.98</v>
       </c>
       <c r="P59" s="3">
-        <v>0</v>
+        <v>15.3</v>
       </c>
       <c r="Q59" s="3">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="U59" s="2">
-        <v>0.00</v>
+        <v>3.92</v>
       </c>
       <c r="V59" s="2">
-        <v>0.00</v>
+        <v>14.41</v>
       </c>
       <c r="W59" s="3">
         <v>0</v>
       </c>
       <c r="X59" s="3">
         <v>0</v>
       </c>
       <c r="Y59" t="s">
         <v>35</v>
       </c>
       <c r="AA59" s="3">
         <v>0</v>
       </c>
       <c r="AB59" s="3">
         <v>0</v>
       </c>
       <c r="AC59" s="3">
         <v>0</v>
       </c>
       <c r="AD59" s="3">
         <v>0</v>
       </c>
       <c r="AE59" s="3">
         <v>0</v>
       </c>
       <c r="AF59" s="3">
         <v>0</v>
       </c>
       <c r="AG59" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B60" s="2">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="C60" s="2">
-        <v>183</v>
+        <v>446</v>
       </c>
       <c r="D60" s="2">
-        <v>207</v>
+        <v>542</v>
       </c>
       <c r="E60" s="3">
         <v>0</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
-        <v>1.22</v>
+        <v>2.27</v>
       </c>
       <c r="I60" s="3">
+        <v>1.17</v>
+      </c>
+      <c r="J60" s="3">
+        <v>2.27</v>
+      </c>
+      <c r="K60" s="3">
+        <v>9.16</v>
+      </c>
+      <c r="L60" s="3">
+        <v>6.05</v>
+      </c>
+      <c r="M60" s="3">
+        <v>18.66</v>
+      </c>
+      <c r="N60" s="3">
+        <v>17.49</v>
+      </c>
+      <c r="O60" s="3">
+        <v>17.49</v>
+      </c>
+      <c r="P60" s="3">
+        <v>30.99</v>
+      </c>
+      <c r="Q60" s="3">
         <v>1.01</v>
       </c>
-      <c r="J60" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="U60" s="2">
-        <v>9.22</v>
+        <v>8.04</v>
       </c>
       <c r="V60" s="2">
-        <v>7.25</v>
+        <v>9.31</v>
       </c>
       <c r="W60" s="3">
         <v>0</v>
       </c>
       <c r="X60" s="3">
         <v>0</v>
       </c>
       <c r="Y60" t="s">
         <v>35</v>
       </c>
       <c r="AA60" s="3">
-        <v>1.68</v>
+        <v>0</v>
       </c>
       <c r="AB60" s="3">
-        <v>15.64</v>
+        <v>0</v>
       </c>
       <c r="AC60" s="3">
         <v>0</v>
       </c>
       <c r="AD60" s="3">
         <v>0</v>
       </c>
       <c r="AE60" s="3">
         <v>0</v>
       </c>
       <c r="AF60" s="3">
         <v>0</v>
       </c>
       <c r="AG60" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B61" s="2">
         <v>0</v>
       </c>
       <c r="C61" s="2">
         <v>0</v>
       </c>
       <c r="D61" s="2">
         <v>0</v>
       </c>
       <c r="E61" s="3">
         <v>0</v>
       </c>
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>0</v>
       </c>
       <c r="H61" s="3">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="I61" s="3">
         <v>0</v>
       </c>
       <c r="J61" s="3">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="K61" s="3">
-        <v>7.5</v>
+        <v>0</v>
       </c>
       <c r="L61" s="3">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="M61" s="3">
-        <v>8.23</v>
+        <v>0</v>
       </c>
       <c r="N61" s="3">
-        <v>8.23</v>
+        <v>0</v>
       </c>
       <c r="O61" s="3">
-        <v>8.23</v>
+        <v>0</v>
       </c>
       <c r="P61" s="3">
         <v>0</v>
       </c>
       <c r="Q61" s="3">
         <v>0</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="U61" s="2">
         <v>0.00</v>
       </c>
       <c r="V61" s="2">
         <v>0.00</v>
       </c>
       <c r="W61" s="3">
         <v>0</v>
       </c>
       <c r="X61" s="3">
         <v>0</v>
       </c>
       <c r="Y61" t="s">
         <v>35</v>
       </c>
       <c r="AA61" s="3">
         <v>0</v>
       </c>
       <c r="AB61" s="3">
         <v>0</v>
       </c>
       <c r="AC61" s="3">
         <v>0</v>
       </c>
       <c r="AD61" s="3">
         <v>0</v>
       </c>
       <c r="AE61" s="3">
         <v>0</v>
       </c>
       <c r="AF61" s="3">
         <v>0</v>
       </c>
       <c r="AG61" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B62" s="2">
         <v>0</v>
       </c>
       <c r="C62" s="2">
         <v>0</v>
       </c>
       <c r="D62" s="2">
         <v>0</v>
       </c>
       <c r="E62" s="3">
         <v>0</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>0</v>
       </c>
       <c r="H62" s="3">
         <v>0</v>
       </c>
       <c r="I62" s="3">
         <v>0</v>
       </c>
@@ -7010,378 +7046,378 @@
       </c>
       <c r="AA62" s="3">
         <v>0</v>
       </c>
       <c r="AB62" s="3">
         <v>0</v>
       </c>
       <c r="AC62" s="3">
         <v>0</v>
       </c>
       <c r="AD62" s="3">
         <v>0</v>
       </c>
       <c r="AE62" s="3">
         <v>0</v>
       </c>
       <c r="AF62" s="3">
         <v>0</v>
       </c>
       <c r="AG62" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:33">
       <c r="A63" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B63" s="2">
         <v>0</v>
       </c>
       <c r="C63" s="2">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="D63" s="2">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="E63" s="3">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="H63" s="3">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="I63" s="3">
         <v>0</v>
       </c>
       <c r="J63" s="3">
-        <v>0</v>
+        <v>1.34</v>
       </c>
       <c r="K63" s="3">
-        <v>0</v>
+        <v>40.35</v>
       </c>
       <c r="L63" s="3">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="M63" s="3">
-        <v>0</v>
+        <v>44.53</v>
       </c>
       <c r="N63" s="3">
-        <v>0</v>
+        <v>44.54</v>
       </c>
       <c r="O63" s="3">
-        <v>0</v>
+        <v>44.54</v>
       </c>
       <c r="P63" s="3">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="Q63" s="3">
-        <v>0</v>
+        <v>33.62</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="U63" s="2">
-        <v>0.00</v>
+        <v>2.38</v>
       </c>
       <c r="V63" s="2">
         <v>0.00</v>
       </c>
       <c r="W63" s="3">
         <v>0</v>
       </c>
       <c r="X63" s="3">
         <v>0</v>
       </c>
       <c r="Y63" t="s">
         <v>35</v>
       </c>
       <c r="AA63" s="3">
         <v>0</v>
       </c>
       <c r="AB63" s="3">
         <v>0</v>
       </c>
       <c r="AC63" s="3">
         <v>0</v>
       </c>
       <c r="AD63" s="3">
         <v>0</v>
       </c>
       <c r="AE63" s="3">
         <v>0</v>
       </c>
       <c r="AF63" s="3">
         <v>0</v>
       </c>
       <c r="AG63" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:33">
       <c r="A64" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B64" s="2">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="C64" s="2">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="D64" s="2">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="E64" s="3">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H64" s="3">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="I64" s="3">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="J64" s="3">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="K64" s="3">
-        <v>0</v>
+        <v>16.53</v>
       </c>
       <c r="L64" s="3">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="M64" s="3">
-        <v>0</v>
+        <v>23.31</v>
       </c>
       <c r="N64" s="3">
-        <v>0</v>
+        <v>22.79</v>
       </c>
       <c r="O64" s="3">
-        <v>0</v>
+        <v>22.79</v>
       </c>
       <c r="P64" s="3">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="Q64" s="3">
-        <v>0</v>
+        <v>7.35</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="U64" s="2">
-        <v>0.00</v>
+        <v>5.45</v>
       </c>
       <c r="V64" s="2">
-        <v>0.00</v>
+        <v>20.28</v>
       </c>
       <c r="W64" s="3">
         <v>0</v>
       </c>
       <c r="X64" s="3">
         <v>0</v>
       </c>
       <c r="Y64" t="s">
         <v>35</v>
       </c>
       <c r="AA64" s="3">
         <v>0</v>
       </c>
       <c r="AB64" s="3">
         <v>0</v>
       </c>
       <c r="AC64" s="3">
         <v>0</v>
       </c>
       <c r="AD64" s="3">
         <v>0</v>
       </c>
       <c r="AE64" s="3">
         <v>0</v>
       </c>
       <c r="AF64" s="3">
         <v>0</v>
       </c>
       <c r="AG64" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:33">
       <c r="A65" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B65" s="2">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="C65" s="2">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="D65" s="2">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="E65" s="3">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="H65" s="3">
-        <v>1.34</v>
+        <v>4.41</v>
       </c>
       <c r="I65" s="3">
-        <v>0.03</v>
+        <v>0.79</v>
       </c>
       <c r="J65" s="3">
-        <v>1.34</v>
+        <v>5.35</v>
       </c>
       <c r="K65" s="3">
-        <v>7.91</v>
+        <v>23.47</v>
       </c>
       <c r="L65" s="3">
-        <v>0.05</v>
+        <v>1.36</v>
       </c>
       <c r="M65" s="3">
-        <v>9.33</v>
+        <v>30.97</v>
       </c>
       <c r="N65" s="3">
-        <v>9.300000000000001</v>
+        <v>30.19</v>
       </c>
       <c r="O65" s="3">
-        <v>9.300000000000001</v>
+        <v>30.19</v>
       </c>
       <c r="P65" s="3">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="Q65" s="3">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="U65" s="2">
-        <v>0.00</v>
+        <v>3.86</v>
       </c>
       <c r="V65" s="2">
-        <v>0.00</v>
+        <v>2.72</v>
       </c>
       <c r="W65" s="3">
         <v>0</v>
       </c>
       <c r="X65" s="3">
         <v>0</v>
       </c>
       <c r="Y65" t="s">
         <v>35</v>
       </c>
       <c r="AA65" s="3">
         <v>0</v>
       </c>
       <c r="AB65" s="3">
         <v>0</v>
       </c>
       <c r="AC65" s="3">
         <v>0</v>
       </c>
       <c r="AD65" s="3">
         <v>0</v>
       </c>
       <c r="AE65" s="3">
         <v>0</v>
       </c>
       <c r="AF65" s="3">
         <v>0</v>
       </c>
       <c r="AG65" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:33">
       <c r="A66" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B66" s="2">
         <v>0</v>
       </c>
       <c r="C66" s="2">
         <v>0</v>
       </c>
       <c r="D66" s="2">
         <v>0</v>
       </c>
       <c r="E66" s="3">
         <v>0</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>0</v>
       </c>
       <c r="H66" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="I66" s="3">
         <v>0</v>
       </c>
       <c r="J66" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="K66" s="3">
         <v>0</v>
       </c>
       <c r="L66" s="3">
         <v>0</v>
       </c>
       <c r="M66" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="N66" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="O66" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="P66" s="3">
         <v>0</v>
       </c>
       <c r="Q66" s="3">
         <v>0</v>
       </c>
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" t="s">
         <v>35</v>
       </c>
       <c r="U66" s="2">
         <v>0.00</v>
       </c>
       <c r="V66" s="2">
         <v>0.00</v>
       </c>
       <c r="W66" s="3">
         <v>0</v>
       </c>
       <c r="X66" s="3">
         <v>0</v>
       </c>
@@ -7390,241 +7426,241 @@
       </c>
       <c r="AA66" s="3">
         <v>0</v>
       </c>
       <c r="AB66" s="3">
         <v>0</v>
       </c>
       <c r="AC66" s="3">
         <v>0</v>
       </c>
       <c r="AD66" s="3">
         <v>0</v>
       </c>
       <c r="AE66" s="3">
         <v>0</v>
       </c>
       <c r="AF66" s="3">
         <v>0</v>
       </c>
       <c r="AG66" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:33">
       <c r="A67" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B67" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C67" s="2">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="D67" s="2">
-        <v>127</v>
+        <v>0</v>
       </c>
       <c r="E67" s="3">
         <v>0</v>
       </c>
       <c r="F67" s="3">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>0</v>
       </c>
       <c r="H67" s="3">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="I67" s="3">
         <v>0</v>
       </c>
       <c r="J67" s="3">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="K67" s="3">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="L67" s="3">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="M67" s="3">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="N67" s="3">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="O67" s="3">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="P67" s="3">
-        <v>39.08</v>
+        <v>0</v>
       </c>
       <c r="Q67" s="3">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="U67" s="2">
-        <v>6.70</v>
+        <v>0.00</v>
       </c>
       <c r="V67" s="2">
-        <v>15.94</v>
+        <v>0.00</v>
       </c>
       <c r="W67" s="3">
         <v>0</v>
       </c>
       <c r="X67" s="3">
         <v>0</v>
       </c>
       <c r="Y67" t="s">
         <v>35</v>
       </c>
       <c r="AA67" s="3">
-        <v>2.17</v>
+        <v>0</v>
       </c>
       <c r="AB67" s="3">
-        <v>7.06</v>
+        <v>0</v>
       </c>
       <c r="AC67" s="3">
         <v>0</v>
       </c>
       <c r="AD67" s="3">
         <v>0</v>
       </c>
       <c r="AE67" s="3">
         <v>0</v>
       </c>
       <c r="AF67" s="3">
         <v>0</v>
       </c>
       <c r="AG67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:33">
       <c r="A68" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B68" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="C68" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D68" s="2">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="E68" s="3">
         <v>0</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>0</v>
       </c>
       <c r="H68" s="3">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="I68" s="3">
         <v>0</v>
       </c>
       <c r="J68" s="3">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="K68" s="3">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="L68" s="3">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="M68" s="3">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="N68" s="3">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="O68" s="3">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="P68" s="3">
-        <v>19.82</v>
+        <v>0</v>
       </c>
       <c r="Q68" s="3">
-        <v>2.86</v>
+        <v>0</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="U68" s="2">
-        <v>3.75</v>
+        <v>0.00</v>
       </c>
       <c r="V68" s="2">
-        <v>8.17</v>
+        <v>0.00</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="3">
         <v>0</v>
       </c>
       <c r="Y68" t="s">
         <v>35</v>
       </c>
       <c r="AA68" s="3">
-        <v>5.64</v>
+        <v>0</v>
       </c>
       <c r="AB68" s="3">
-        <v>6.26</v>
+        <v>0</v>
       </c>
       <c r="AC68" s="3">
         <v>0</v>
       </c>
       <c r="AD68" s="3">
         <v>0</v>
       </c>
       <c r="AE68" s="3">
         <v>0</v>
       </c>
       <c r="AF68" s="3">
         <v>0</v>
       </c>
       <c r="AG68" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:33">
       <c r="A69" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B69" s="2">
         <v>0</v>
       </c>
       <c r="C69" s="2">
         <v>0</v>
       </c>
       <c r="D69" s="2">
         <v>0</v>
       </c>
       <c r="E69" s="3">
         <v>0</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>0</v>
       </c>
       <c r="H69" s="3">
         <v>0</v>
       </c>
       <c r="I69" s="3">
         <v>0</v>
       </c>
@@ -7675,241 +7711,241 @@
       </c>
       <c r="AA69" s="3">
         <v>0</v>
       </c>
       <c r="AB69" s="3">
         <v>0</v>
       </c>
       <c r="AC69" s="3">
         <v>0</v>
       </c>
       <c r="AD69" s="3">
         <v>0</v>
       </c>
       <c r="AE69" s="3">
         <v>0</v>
       </c>
       <c r="AF69" s="3">
         <v>0</v>
       </c>
       <c r="AG69" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:33">
       <c r="A70" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B70" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C70" s="2">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="D70" s="2">
-        <v>113</v>
+        <v>0</v>
       </c>
       <c r="E70" s="3">
-        <v>1.36</v>
+        <v>0</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
-        <v>1.36</v>
+        <v>0</v>
       </c>
       <c r="H70" s="3">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="I70" s="3">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="J70" s="3">
-        <v>1.87</v>
+        <v>0.16</v>
       </c>
       <c r="K70" s="3">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="L70" s="3">
-        <v>1.06</v>
+        <v>0</v>
       </c>
       <c r="M70" s="3">
-        <v>8.41</v>
+        <v>0.16</v>
       </c>
       <c r="N70" s="3">
-        <v>7.91</v>
+        <v>0.16</v>
       </c>
       <c r="O70" s="3">
-        <v>7.91</v>
+        <v>0.16</v>
       </c>
       <c r="P70" s="3">
-        <v>14.29</v>
+        <v>0</v>
       </c>
       <c r="Q70" s="3">
-        <v>2.64</v>
+        <v>0</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
       <c r="U70" s="2">
-        <v>2.14</v>
+        <v>0.00</v>
       </c>
       <c r="V70" s="2">
-        <v>2.25</v>
+        <v>0.00</v>
       </c>
       <c r="W70" s="3">
         <v>0</v>
       </c>
       <c r="X70" s="3">
         <v>0</v>
       </c>
       <c r="Y70" t="s">
         <v>35</v>
       </c>
       <c r="AA70" s="3">
-        <v>0.59</v>
+        <v>0</v>
       </c>
       <c r="AB70" s="3">
-        <v>4.66</v>
+        <v>0</v>
       </c>
       <c r="AC70" s="3">
         <v>0</v>
       </c>
       <c r="AD70" s="3">
         <v>0</v>
       </c>
       <c r="AE70" s="3">
         <v>0</v>
       </c>
       <c r="AF70" s="3">
         <v>0</v>
       </c>
       <c r="AG70" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:33">
       <c r="A71" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B71" s="2">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="C71" s="2">
-        <v>0</v>
+        <v>1240</v>
       </c>
       <c r="D71" s="2">
-        <v>0</v>
+        <v>1377</v>
       </c>
       <c r="E71" s="3">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="H71" s="3">
-        <v>0</v>
+        <v>7.08</v>
       </c>
       <c r="I71" s="3">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="J71" s="3">
-        <v>0</v>
+        <v>7.13</v>
       </c>
       <c r="K71" s="3">
-        <v>0</v>
+        <v>39.52</v>
       </c>
       <c r="L71" s="3">
-        <v>0</v>
+        <v>10.03</v>
       </c>
       <c r="M71" s="3">
-        <v>0</v>
+        <v>57.17</v>
       </c>
       <c r="N71" s="3">
-        <v>0</v>
+        <v>56.69</v>
       </c>
       <c r="O71" s="3">
-        <v>0</v>
+        <v>56.69</v>
       </c>
       <c r="P71" s="3">
-        <v>0</v>
+        <v>24.29</v>
       </c>
       <c r="Q71" s="3">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="U71" s="2">
-        <v>0.00</v>
+        <v>4.94</v>
       </c>
       <c r="V71" s="2">
-        <v>0.00</v>
+        <v>6.97</v>
       </c>
       <c r="W71" s="3">
         <v>0</v>
       </c>
       <c r="X71" s="3">
         <v>0</v>
       </c>
       <c r="Y71" t="s">
         <v>35</v>
       </c>
       <c r="AA71" s="3">
         <v>0</v>
       </c>
       <c r="AB71" s="3">
         <v>0</v>
       </c>
       <c r="AC71" s="3">
         <v>0</v>
       </c>
       <c r="AD71" s="3">
         <v>0</v>
       </c>
       <c r="AE71" s="3">
         <v>0</v>
       </c>
       <c r="AF71" s="3">
         <v>0</v>
       </c>
       <c r="AG71" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:33">
       <c r="A72" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B72" s="2">
         <v>0</v>
       </c>
       <c r="C72" s="2">
         <v>0</v>
       </c>
       <c r="D72" s="2">
         <v>0</v>
       </c>
       <c r="E72" s="3">
         <v>0</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>0</v>
       </c>
       <c r="H72" s="3">
         <v>0</v>
       </c>
       <c r="I72" s="3">
         <v>0</v>
       </c>
@@ -7960,51 +7996,51 @@
       </c>
       <c r="AA72" s="3">
         <v>0</v>
       </c>
       <c r="AB72" s="3">
         <v>0</v>
       </c>
       <c r="AC72" s="3">
         <v>0</v>
       </c>
       <c r="AD72" s="3">
         <v>0</v>
       </c>
       <c r="AE72" s="3">
         <v>0</v>
       </c>
       <c r="AF72" s="3">
         <v>0</v>
       </c>
       <c r="AG72" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:33">
       <c r="A73" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B73" s="2">
         <v>0</v>
       </c>
       <c r="C73" s="2">
         <v>0</v>
       </c>
       <c r="D73" s="2">
         <v>0</v>
       </c>
       <c r="E73" s="3">
         <v>0</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73" s="3">
         <v>0</v>
       </c>
       <c r="H73" s="3">
         <v>0</v>
       </c>
       <c r="I73" s="3">
         <v>0</v>
       </c>
@@ -8055,146 +8091,146 @@
       </c>
       <c r="AA73" s="3">
         <v>0</v>
       </c>
       <c r="AB73" s="3">
         <v>0</v>
       </c>
       <c r="AC73" s="3">
         <v>0</v>
       </c>
       <c r="AD73" s="3">
         <v>0</v>
       </c>
       <c r="AE73" s="3">
         <v>0</v>
       </c>
       <c r="AF73" s="3">
         <v>0</v>
       </c>
       <c r="AG73" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:33">
       <c r="A74" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B74" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C74" s="2">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="D74" s="2">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="E74" s="3">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="F74" s="3">
         <v>0</v>
       </c>
       <c r="G74" s="3">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="H74" s="3">
-        <v>0</v>
+        <v>2.08</v>
       </c>
       <c r="I74" s="3">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="J74" s="3">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="K74" s="3">
-        <v>0</v>
+        <v>16.1</v>
       </c>
       <c r="L74" s="3">
-        <v>0</v>
+        <v>1.28</v>
       </c>
       <c r="M74" s="3">
-        <v>0</v>
+        <v>20.98</v>
       </c>
       <c r="N74" s="3">
-        <v>0</v>
+        <v>20.15</v>
       </c>
       <c r="O74" s="3">
-        <v>0</v>
+        <v>20.15</v>
       </c>
       <c r="P74" s="3">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="Q74" s="3">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="U74" s="2">
-        <v>0.00</v>
+        <v>2.47</v>
       </c>
       <c r="V74" s="2">
-        <v>0.00</v>
+        <v>2.17</v>
       </c>
       <c r="W74" s="3">
         <v>0</v>
       </c>
       <c r="X74" s="3">
         <v>0</v>
       </c>
       <c r="Y74" t="s">
         <v>35</v>
       </c>
       <c r="AA74" s="3">
         <v>0</v>
       </c>
       <c r="AB74" s="3">
         <v>0</v>
       </c>
       <c r="AC74" s="3">
         <v>0</v>
       </c>
       <c r="AD74" s="3">
         <v>0</v>
       </c>
       <c r="AE74" s="3">
         <v>0</v>
       </c>
       <c r="AF74" s="3">
         <v>0</v>
       </c>
       <c r="AG74" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:33">
       <c r="A75" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B75" s="2">
         <v>0</v>
       </c>
       <c r="C75" s="2">
         <v>0</v>
       </c>
       <c r="D75" s="2">
         <v>0</v>
       </c>
       <c r="E75" s="3">
         <v>0</v>
       </c>
       <c r="F75" s="3">
         <v>0</v>
       </c>
       <c r="G75" s="3">
         <v>0</v>
       </c>
       <c r="H75" s="3">
         <v>0</v>
       </c>
       <c r="I75" s="3">
         <v>0</v>
       </c>
@@ -8245,51 +8281,51 @@
       </c>
       <c r="AA75" s="3">
         <v>0</v>
       </c>
       <c r="AB75" s="3">
         <v>0</v>
       </c>
       <c r="AC75" s="3">
         <v>0</v>
       </c>
       <c r="AD75" s="3">
         <v>0</v>
       </c>
       <c r="AE75" s="3">
         <v>0</v>
       </c>
       <c r="AF75" s="3">
         <v>0</v>
       </c>
       <c r="AG75" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:33">
       <c r="A76" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B76" s="2">
         <v>0</v>
       </c>
       <c r="C76" s="2">
         <v>0</v>
       </c>
       <c r="D76" s="2">
         <v>0</v>
       </c>
       <c r="E76" s="3">
         <v>0</v>
       </c>
       <c r="F76" s="3">
         <v>0</v>
       </c>
       <c r="G76" s="3">
         <v>0</v>
       </c>
       <c r="H76" s="3">
         <v>0</v>
       </c>
       <c r="I76" s="3">
         <v>0</v>
       </c>
@@ -8340,283 +8376,283 @@
       </c>
       <c r="AA76" s="3">
         <v>0</v>
       </c>
       <c r="AB76" s="3">
         <v>0</v>
       </c>
       <c r="AC76" s="3">
         <v>0</v>
       </c>
       <c r="AD76" s="3">
         <v>0</v>
       </c>
       <c r="AE76" s="3">
         <v>0</v>
       </c>
       <c r="AF76" s="3">
         <v>0</v>
       </c>
       <c r="AG76" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:33">
       <c r="A77" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B77" s="2">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="C77" s="2">
-        <v>219</v>
+        <v>0</v>
       </c>
       <c r="D77" s="2">
-        <v>306</v>
+        <v>0</v>
       </c>
       <c r="E77" s="3">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="F77" s="3">
         <v>0</v>
       </c>
       <c r="G77" s="3">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="H77" s="3">
-        <v>0.62</v>
+        <v>0</v>
       </c>
       <c r="I77" s="3">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="J77" s="3">
-        <v>1.73</v>
+        <v>0</v>
       </c>
       <c r="K77" s="3">
-        <v>6.97</v>
+        <v>0</v>
       </c>
       <c r="L77" s="3">
-        <v>2.62</v>
+        <v>0</v>
       </c>
       <c r="M77" s="3">
-        <v>11.82</v>
+        <v>0</v>
       </c>
       <c r="N77" s="3">
-        <v>11.32</v>
+        <v>0</v>
       </c>
       <c r="O77" s="3">
-        <v>11.32</v>
+        <v>0</v>
       </c>
       <c r="P77" s="3">
-        <v>27.03</v>
+        <v>0</v>
       </c>
       <c r="Q77" s="3">
-        <v>1.37</v>
+        <v>0</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" t="s">
-        <v>126</v>
+        <v>35</v>
       </c>
       <c r="U77" s="2">
-        <v>5.65</v>
+        <v>0.00</v>
       </c>
       <c r="V77" s="2">
-        <v>7.86</v>
+        <v>0.00</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="3">
         <v>0</v>
       </c>
       <c r="Y77" t="s">
         <v>35</v>
       </c>
       <c r="AA77" s="3">
-        <v>7.61</v>
+        <v>0</v>
       </c>
       <c r="AB77" s="3">
-        <v>86.12</v>
+        <v>0</v>
       </c>
       <c r="AC77" s="3">
         <v>0</v>
       </c>
       <c r="AD77" s="3">
         <v>0</v>
       </c>
       <c r="AE77" s="3">
         <v>0</v>
       </c>
       <c r="AF77" s="3">
         <v>0</v>
       </c>
       <c r="AG77" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:33">
       <c r="A78" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B78" s="2">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C78" s="2">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="D78" s="2">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="E78" s="3">
-        <v>1.15</v>
+        <v>0</v>
       </c>
       <c r="F78" s="3">
         <v>0</v>
       </c>
       <c r="G78" s="3">
-        <v>1.15</v>
+        <v>0</v>
       </c>
       <c r="H78" s="3">
-        <v>1.14</v>
+        <v>0</v>
       </c>
       <c r="I78" s="3">
-        <v>0.17</v>
+        <v>0</v>
       </c>
       <c r="J78" s="3">
-        <v>2.29</v>
+        <v>0</v>
       </c>
       <c r="K78" s="3">
-        <v>5.46</v>
+        <v>0</v>
       </c>
       <c r="L78" s="3">
-        <v>1.69</v>
+        <v>0</v>
       </c>
       <c r="M78" s="3">
-        <v>9.6</v>
+        <v>0</v>
       </c>
       <c r="N78" s="3">
-        <v>9.43</v>
+        <v>0</v>
       </c>
       <c r="O78" s="3">
-        <v>9.43</v>
+        <v>0</v>
       </c>
       <c r="P78" s="3">
-        <v>18.98</v>
+        <v>0</v>
       </c>
       <c r="Q78" s="3">
-        <v>1.83</v>
+        <v>0</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="U78" s="2">
-        <v>5.56</v>
+        <v>0.00</v>
       </c>
       <c r="V78" s="2">
-        <v>18.51</v>
+        <v>0.00</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="3">
         <v>0</v>
       </c>
       <c r="Y78" t="s">
         <v>35</v>
       </c>
       <c r="AA78" s="3">
-        <v>3.01</v>
+        <v>0</v>
       </c>
       <c r="AB78" s="3">
-        <v>28.42</v>
+        <v>0</v>
       </c>
       <c r="AC78" s="3">
         <v>0</v>
       </c>
       <c r="AD78" s="3">
         <v>0</v>
       </c>
       <c r="AE78" s="3">
         <v>0</v>
       </c>
       <c r="AF78" s="3">
         <v>0</v>
       </c>
       <c r="AG78" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:33">
       <c r="A79" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B79" s="2">
         <v>0</v>
       </c>
       <c r="C79" s="2">
         <v>0</v>
       </c>
       <c r="D79" s="2">
         <v>0</v>
       </c>
       <c r="E79" s="3">
         <v>0</v>
       </c>
       <c r="F79" s="3">
         <v>0</v>
       </c>
       <c r="G79" s="3">
         <v>0</v>
       </c>
       <c r="H79" s="3">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="I79" s="3">
         <v>0</v>
       </c>
       <c r="J79" s="3">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="K79" s="3">
         <v>0</v>
       </c>
       <c r="L79" s="3">
         <v>0</v>
       </c>
       <c r="M79" s="3">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="N79" s="3">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="O79" s="3">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="P79" s="3">
         <v>0</v>
       </c>
       <c r="Q79" s="3">
         <v>0</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" t="s">
         <v>35</v>
       </c>
       <c r="U79" s="2">
         <v>0.00</v>
       </c>
       <c r="V79" s="2">
         <v>0.00</v>
       </c>
       <c r="W79" s="3">
         <v>0</v>
       </c>
       <c r="X79" s="3">
         <v>0</v>
       </c>
@@ -8625,51 +8661,51 @@
       </c>
       <c r="AA79" s="3">
         <v>0</v>
       </c>
       <c r="AB79" s="3">
         <v>0</v>
       </c>
       <c r="AC79" s="3">
         <v>0</v>
       </c>
       <c r="AD79" s="3">
         <v>0</v>
       </c>
       <c r="AE79" s="3">
         <v>0</v>
       </c>
       <c r="AF79" s="3">
         <v>0</v>
       </c>
       <c r="AG79" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:33">
       <c r="A80" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B80" s="2">
         <v>0</v>
       </c>
       <c r="C80" s="2">
         <v>0</v>
       </c>
       <c r="D80" s="2">
         <v>0</v>
       </c>
       <c r="E80" s="3">
         <v>0</v>
       </c>
       <c r="F80" s="3">
         <v>0</v>
       </c>
       <c r="G80" s="3">
         <v>0</v>
       </c>
       <c r="H80" s="3">
         <v>0</v>
       </c>
       <c r="I80" s="3">
         <v>0</v>
       </c>
@@ -8720,51 +8756,51 @@
       </c>
       <c r="AA80" s="3">
         <v>0</v>
       </c>
       <c r="AB80" s="3">
         <v>0</v>
       </c>
       <c r="AC80" s="3">
         <v>0</v>
       </c>
       <c r="AD80" s="3">
         <v>0</v>
       </c>
       <c r="AE80" s="3">
         <v>0</v>
       </c>
       <c r="AF80" s="3">
         <v>0</v>
       </c>
       <c r="AG80" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:33">
       <c r="A81" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B81" s="2">
         <v>0</v>
       </c>
       <c r="C81" s="2">
         <v>0</v>
       </c>
       <c r="D81" s="2">
         <v>0</v>
       </c>
       <c r="E81" s="3">
         <v>0</v>
       </c>
       <c r="F81" s="3">
         <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>0</v>
       </c>
       <c r="H81" s="3">
         <v>0</v>
       </c>
       <c r="I81" s="3">
         <v>0</v>
       </c>
@@ -8815,146 +8851,146 @@
       </c>
       <c r="AA81" s="3">
         <v>0</v>
       </c>
       <c r="AB81" s="3">
         <v>0</v>
       </c>
       <c r="AC81" s="3">
         <v>0</v>
       </c>
       <c r="AD81" s="3">
         <v>0</v>
       </c>
       <c r="AE81" s="3">
         <v>0</v>
       </c>
       <c r="AF81" s="3">
         <v>0</v>
       </c>
       <c r="AG81" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:33">
       <c r="A82" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B82" s="2">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="C82" s="2">
-        <v>0</v>
+        <v>249</v>
       </c>
       <c r="D82" s="2">
-        <v>0</v>
+        <v>362</v>
       </c>
       <c r="E82" s="3">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="F82" s="3">
         <v>0</v>
       </c>
       <c r="G82" s="3">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="H82" s="3">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="I82" s="3">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="J82" s="3">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="K82" s="3">
-        <v>0</v>
+        <v>22.46</v>
       </c>
       <c r="L82" s="3">
-        <v>0</v>
+        <v>10.68</v>
       </c>
       <c r="M82" s="3">
-        <v>0</v>
+        <v>41.84</v>
       </c>
       <c r="N82" s="3">
-        <v>0</v>
+        <v>40.1</v>
       </c>
       <c r="O82" s="3">
-        <v>0</v>
+        <v>40.1</v>
       </c>
       <c r="P82" s="3">
-        <v>0</v>
+        <v>9.029999999999999</v>
       </c>
       <c r="Q82" s="3">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="U82" s="2">
-        <v>0.00</v>
+        <v>4.57</v>
       </c>
       <c r="V82" s="2">
-        <v>0.00</v>
+        <v>8.67</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="3">
         <v>0</v>
       </c>
       <c r="Y82" t="s">
         <v>35</v>
       </c>
       <c r="AA82" s="3">
         <v>0</v>
       </c>
       <c r="AB82" s="3">
         <v>0</v>
       </c>
       <c r="AC82" s="3">
         <v>0</v>
       </c>
       <c r="AD82" s="3">
         <v>0</v>
       </c>
       <c r="AE82" s="3">
         <v>0</v>
       </c>
       <c r="AF82" s="3">
         <v>0</v>
       </c>
       <c r="AG82" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:33">
       <c r="A83" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B83" s="2">
         <v>0</v>
       </c>
       <c r="C83" s="2">
         <v>0</v>
       </c>
       <c r="D83" s="2">
         <v>0</v>
       </c>
       <c r="E83" s="3">
         <v>0</v>
       </c>
       <c r="F83" s="3">
         <v>0</v>
       </c>
       <c r="G83" s="3">
         <v>0</v>
       </c>
       <c r="H83" s="3">
         <v>0</v>
       </c>
       <c r="I83" s="3">
         <v>0</v>
       </c>
@@ -9005,146 +9041,146 @@
       </c>
       <c r="AA83" s="3">
         <v>0</v>
       </c>
       <c r="AB83" s="3">
         <v>0</v>
       </c>
       <c r="AC83" s="3">
         <v>0</v>
       </c>
       <c r="AD83" s="3">
         <v>0</v>
       </c>
       <c r="AE83" s="3">
         <v>0</v>
       </c>
       <c r="AF83" s="3">
         <v>0</v>
       </c>
       <c r="AG83" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:33">
       <c r="A84" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B84" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="C84" s="2">
         <v>0</v>
       </c>
       <c r="D84" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E84" s="3">
         <v>0</v>
       </c>
       <c r="F84" s="3">
         <v>0</v>
       </c>
       <c r="G84" s="3">
         <v>0</v>
       </c>
       <c r="H84" s="3">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="I84" s="3">
         <v>0</v>
       </c>
       <c r="J84" s="3">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="K84" s="3">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="L84" s="3">
-        <v>2.84</v>
+        <v>0</v>
       </c>
       <c r="M84" s="3">
-        <v>5.02</v>
+        <v>0</v>
       </c>
       <c r="N84" s="3">
-        <v>5.02</v>
+        <v>0</v>
       </c>
       <c r="O84" s="3">
-        <v>5.02</v>
+        <v>0</v>
       </c>
       <c r="P84" s="3">
-        <v>4.58</v>
+        <v>0</v>
       </c>
       <c r="Q84" s="3">
-        <v>5.11</v>
+        <v>0</v>
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" t="s">
-        <v>135</v>
+        <v>35</v>
       </c>
       <c r="U84" s="2">
         <v>0.00</v>
       </c>
       <c r="V84" s="2">
-        <v>51.87</v>
+        <v>0.00</v>
       </c>
       <c r="W84" s="3">
         <v>0</v>
       </c>
       <c r="X84" s="3">
         <v>0</v>
       </c>
       <c r="Y84" t="s">
         <v>35</v>
       </c>
       <c r="AA84" s="3">
         <v>0</v>
       </c>
       <c r="AB84" s="3">
         <v>0</v>
       </c>
       <c r="AC84" s="3">
         <v>0</v>
       </c>
       <c r="AD84" s="3">
         <v>0</v>
       </c>
       <c r="AE84" s="3">
         <v>0</v>
       </c>
       <c r="AF84" s="3">
         <v>0</v>
       </c>
       <c r="AG84" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:33">
       <c r="A85" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B85" s="2">
         <v>0</v>
       </c>
       <c r="C85" s="2">
         <v>0</v>
       </c>
       <c r="D85" s="2">
         <v>0</v>
       </c>
       <c r="E85" s="3">
         <v>0</v>
       </c>
       <c r="F85" s="3">
         <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>0</v>
       </c>
       <c r="H85" s="3">
         <v>0</v>
       </c>
       <c r="I85" s="3">
         <v>0</v>
       </c>
@@ -9195,51 +9231,51 @@
       </c>
       <c r="AA85" s="3">
         <v>0</v>
       </c>
       <c r="AB85" s="3">
         <v>0</v>
       </c>
       <c r="AC85" s="3">
         <v>0</v>
       </c>
       <c r="AD85" s="3">
         <v>0</v>
       </c>
       <c r="AE85" s="3">
         <v>0</v>
       </c>
       <c r="AF85" s="3">
         <v>0</v>
       </c>
       <c r="AG85" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:33">
       <c r="A86" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B86" s="2">
         <v>0</v>
       </c>
       <c r="C86" s="2">
         <v>0</v>
       </c>
       <c r="D86" s="2">
         <v>0</v>
       </c>
       <c r="E86" s="3">
         <v>0</v>
       </c>
       <c r="F86" s="3">
         <v>0</v>
       </c>
       <c r="G86" s="3">
         <v>0</v>
       </c>
       <c r="H86" s="3">
         <v>0</v>
       </c>
       <c r="I86" s="3">
         <v>0</v>
       </c>
@@ -9290,51 +9326,51 @@
       </c>
       <c r="AA86" s="3">
         <v>0</v>
       </c>
       <c r="AB86" s="3">
         <v>0</v>
       </c>
       <c r="AC86" s="3">
         <v>0</v>
       </c>
       <c r="AD86" s="3">
         <v>0</v>
       </c>
       <c r="AE86" s="3">
         <v>0</v>
       </c>
       <c r="AF86" s="3">
         <v>0</v>
       </c>
       <c r="AG86" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:33">
       <c r="A87" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B87" s="2">
         <v>0</v>
       </c>
       <c r="C87" s="2">
         <v>0</v>
       </c>
       <c r="D87" s="2">
         <v>0</v>
       </c>
       <c r="E87" s="3">
         <v>0</v>
       </c>
       <c r="F87" s="3">
         <v>0</v>
       </c>
       <c r="G87" s="3">
         <v>0</v>
       </c>
       <c r="H87" s="3">
         <v>0</v>
       </c>
       <c r="I87" s="3">
         <v>0</v>
       </c>
@@ -9385,568 +9421,568 @@
       </c>
       <c r="AA87" s="3">
         <v>0</v>
       </c>
       <c r="AB87" s="3">
         <v>0</v>
       </c>
       <c r="AC87" s="3">
         <v>0</v>
       </c>
       <c r="AD87" s="3">
         <v>0</v>
       </c>
       <c r="AE87" s="3">
         <v>0</v>
       </c>
       <c r="AF87" s="3">
         <v>0</v>
       </c>
       <c r="AG87" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:33">
       <c r="A88" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B88" s="2">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="C88" s="2">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="D88" s="2">
-        <v>0</v>
+        <v>346</v>
       </c>
       <c r="E88" s="3">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="F88" s="3">
         <v>0</v>
       </c>
       <c r="G88" s="3">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="H88" s="3">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="I88" s="3">
         <v>0</v>
       </c>
       <c r="J88" s="3">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="K88" s="3">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="L88" s="3">
-        <v>0</v>
+        <v>14.62</v>
       </c>
       <c r="M88" s="3">
-        <v>0</v>
+        <v>22.51</v>
       </c>
       <c r="N88" s="3">
-        <v>0</v>
+        <v>22.51</v>
       </c>
       <c r="O88" s="3">
-        <v>0</v>
+        <v>22.51</v>
       </c>
       <c r="P88" s="3">
-        <v>0</v>
+        <v>15.37</v>
       </c>
       <c r="Q88" s="3">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
       <c r="U88" s="2">
-        <v>0.00</v>
+        <v>2.93</v>
       </c>
       <c r="V88" s="2">
-        <v>0.00</v>
+        <v>18.69</v>
       </c>
       <c r="W88" s="3">
         <v>0</v>
       </c>
       <c r="X88" s="3">
         <v>0</v>
       </c>
       <c r="Y88" t="s">
         <v>35</v>
       </c>
       <c r="AA88" s="3">
         <v>0</v>
       </c>
       <c r="AB88" s="3">
         <v>0</v>
       </c>
       <c r="AC88" s="3">
         <v>0</v>
       </c>
       <c r="AD88" s="3">
         <v>0</v>
       </c>
       <c r="AE88" s="3">
         <v>0</v>
       </c>
       <c r="AF88" s="3">
         <v>0</v>
       </c>
       <c r="AG88" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:33">
       <c r="A89" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B89" s="2">
         <v>0</v>
       </c>
       <c r="C89" s="2">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="D89" s="2">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="E89" s="3">
         <v>0</v>
       </c>
       <c r="F89" s="3">
         <v>0</v>
       </c>
       <c r="G89" s="3">
         <v>0</v>
       </c>
       <c r="H89" s="3">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="I89" s="3">
         <v>0</v>
       </c>
       <c r="J89" s="3">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="K89" s="3">
         <v>0</v>
       </c>
       <c r="L89" s="3">
         <v>0</v>
       </c>
       <c r="M89" s="3">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="N89" s="3">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="O89" s="3">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="P89" s="3">
-        <v>0</v>
+        <v>11.03</v>
       </c>
       <c r="Q89" s="3">
         <v>0</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" t="s">
         <v>35</v>
       </c>
       <c r="U89" s="2">
-        <v>0.00</v>
+        <v>218.44</v>
       </c>
       <c r="V89" s="2">
         <v>0.00</v>
       </c>
       <c r="W89" s="3">
         <v>0</v>
       </c>
       <c r="X89" s="3">
         <v>0</v>
       </c>
       <c r="Y89" t="s">
         <v>35</v>
       </c>
       <c r="AA89" s="3">
         <v>0</v>
       </c>
       <c r="AB89" s="3">
         <v>0</v>
       </c>
       <c r="AC89" s="3">
         <v>0</v>
       </c>
       <c r="AD89" s="3">
         <v>0</v>
       </c>
       <c r="AE89" s="3">
         <v>0</v>
       </c>
       <c r="AF89" s="3">
         <v>0</v>
       </c>
       <c r="AG89" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:33">
       <c r="A90" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B90" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="C90" s="2">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="D90" s="2">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="E90" s="3">
         <v>0</v>
       </c>
       <c r="F90" s="3">
         <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>0</v>
       </c>
       <c r="H90" s="3">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="I90" s="3">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="J90" s="3">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="K90" s="3">
-        <v>9.779999999999999</v>
+        <v>0</v>
       </c>
       <c r="L90" s="3">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="M90" s="3">
-        <v>12.56</v>
+        <v>0</v>
       </c>
       <c r="N90" s="3">
-        <v>12.04</v>
+        <v>0</v>
       </c>
       <c r="O90" s="3">
-        <v>12.04</v>
+        <v>0</v>
       </c>
       <c r="P90" s="3">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="Q90" s="3">
-        <v>9.949999999999999</v>
+        <v>0</v>
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="U90" s="2">
-        <v>19.78</v>
+        <v>0.00</v>
       </c>
       <c r="V90" s="2">
-        <v>3.35</v>
+        <v>0.00</v>
       </c>
       <c r="W90" s="3">
         <v>0</v>
       </c>
       <c r="X90" s="3">
         <v>0</v>
       </c>
       <c r="Y90" t="s">
         <v>35</v>
       </c>
       <c r="AA90" s="3">
-        <v>2.51</v>
+        <v>0</v>
       </c>
       <c r="AB90" s="3">
-        <v>30.18</v>
+        <v>0</v>
       </c>
       <c r="AC90" s="3">
         <v>0</v>
       </c>
       <c r="AD90" s="3">
         <v>0</v>
       </c>
       <c r="AE90" s="3">
         <v>0</v>
       </c>
       <c r="AF90" s="3">
         <v>0</v>
       </c>
       <c r="AG90" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:33">
       <c r="A91" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B91" s="2">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="C91" s="2">
-        <v>0</v>
+        <v>214</v>
       </c>
       <c r="D91" s="2">
-        <v>0</v>
+        <v>291</v>
       </c>
       <c r="E91" s="3">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="F91" s="3">
         <v>0</v>
       </c>
       <c r="G91" s="3">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="H91" s="3">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="I91" s="3">
         <v>0</v>
       </c>
       <c r="J91" s="3">
-        <v>0</v>
+        <v>7.07</v>
       </c>
       <c r="K91" s="3">
-        <v>0</v>
+        <v>20.68</v>
       </c>
       <c r="L91" s="3">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="M91" s="3">
-        <v>0</v>
+        <v>32.86</v>
       </c>
       <c r="N91" s="3">
-        <v>0</v>
+        <v>32.87</v>
       </c>
       <c r="O91" s="3">
-        <v>0</v>
+        <v>32.87</v>
       </c>
       <c r="P91" s="3">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="Q91" s="3">
-        <v>0</v>
+        <v>4.26</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="U91" s="2">
-        <v>0.00</v>
+        <v>5.45</v>
       </c>
       <c r="V91" s="2">
-        <v>0.00</v>
+        <v>8.78</v>
       </c>
       <c r="W91" s="3">
         <v>0</v>
       </c>
       <c r="X91" s="3">
         <v>0</v>
       </c>
       <c r="Y91" t="s">
         <v>35</v>
       </c>
       <c r="AA91" s="3">
         <v>0</v>
       </c>
       <c r="AB91" s="3">
         <v>0</v>
       </c>
       <c r="AC91" s="3">
         <v>0</v>
       </c>
       <c r="AD91" s="3">
         <v>0</v>
       </c>
       <c r="AE91" s="3">
         <v>0</v>
       </c>
       <c r="AF91" s="3">
         <v>0</v>
       </c>
       <c r="AG91" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:33">
       <c r="A92" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B92" s="2">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="C92" s="2">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D92" s="2">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="E92" s="3">
-        <v>1.05</v>
+        <v>2.39</v>
       </c>
       <c r="F92" s="3">
         <v>0</v>
       </c>
       <c r="G92" s="3">
-        <v>1.05</v>
+        <v>2.39</v>
       </c>
       <c r="H92" s="3">
-        <v>0.9399999999999999</v>
+        <v>7.31</v>
       </c>
       <c r="I92" s="3">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="J92" s="3">
-        <v>1.99</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="K92" s="3">
-        <v>6.4</v>
+        <v>9.26</v>
       </c>
       <c r="L92" s="3">
-        <v>0.74</v>
+        <v>9.69</v>
       </c>
       <c r="M92" s="3">
-        <v>9.630000000000001</v>
+        <v>28.66</v>
       </c>
       <c r="N92" s="3">
-        <v>9.130000000000001</v>
+        <v>28.66</v>
       </c>
       <c r="O92" s="3">
-        <v>9.130000000000001</v>
+        <v>28.66</v>
       </c>
       <c r="P92" s="3">
-        <v>7.56</v>
+        <v>3.42</v>
       </c>
       <c r="Q92" s="3">
-        <v>5.57</v>
+        <v>5.67</v>
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" t="s">
-        <v>64</v>
+        <v>148</v>
       </c>
       <c r="U92" s="2">
-        <v>1.70</v>
+        <v>7.62</v>
       </c>
       <c r="V92" s="2">
-        <v>7.47</v>
+        <v>22.48</v>
       </c>
       <c r="W92" s="3">
         <v>0</v>
       </c>
       <c r="X92" s="3">
         <v>0</v>
       </c>
       <c r="Y92" t="s">
         <v>35</v>
       </c>
       <c r="AA92" s="3">
-        <v>0.74</v>
+        <v>0</v>
       </c>
       <c r="AB92" s="3">
-        <v>6.8</v>
+        <v>0</v>
       </c>
       <c r="AC92" s="3">
         <v>0</v>
       </c>
       <c r="AD92" s="3">
         <v>0</v>
       </c>
       <c r="AE92" s="3">
         <v>0</v>
       </c>
       <c r="AF92" s="3">
         <v>0</v>
       </c>
       <c r="AG92" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:33">
       <c r="A93" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B93" s="2">
         <v>0</v>
       </c>
       <c r="C93" s="2">
         <v>0</v>
       </c>
       <c r="D93" s="2">
         <v>0</v>
       </c>
       <c r="E93" s="3">
         <v>0</v>
       </c>
       <c r="F93" s="3">
         <v>0</v>
       </c>
       <c r="G93" s="3">
         <v>0</v>
       </c>
       <c r="H93" s="3">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="I93" s="3">
         <v>0</v>
       </c>
       <c r="J93" s="3">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="K93" s="3">
         <v>0</v>
       </c>
       <c r="L93" s="3">
         <v>0</v>
       </c>
       <c r="M93" s="3">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="N93" s="3">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="O93" s="3">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="P93" s="3">
         <v>0</v>
       </c>
       <c r="Q93" s="3">
         <v>0</v>
       </c>
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" t="s">
         <v>35</v>
       </c>
       <c r="U93" s="2">
         <v>0.00</v>
       </c>
       <c r="V93" s="2">
         <v>0.00</v>
       </c>
       <c r="W93" s="3">
         <v>0</v>
       </c>
       <c r="X93" s="3">
         <v>0</v>
       </c>
@@ -9955,146 +9991,146 @@
       </c>
       <c r="AA93" s="3">
         <v>0</v>
       </c>
       <c r="AB93" s="3">
         <v>0</v>
       </c>
       <c r="AC93" s="3">
         <v>0</v>
       </c>
       <c r="AD93" s="3">
         <v>0</v>
       </c>
       <c r="AE93" s="3">
         <v>0</v>
       </c>
       <c r="AF93" s="3">
         <v>0</v>
       </c>
       <c r="AG93" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:33">
       <c r="A94" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B94" s="2">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="C94" s="2">
-        <v>0</v>
+        <v>425</v>
       </c>
       <c r="D94" s="2">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="E94" s="3">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="F94" s="3">
         <v>0</v>
       </c>
       <c r="G94" s="3">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="H94" s="3">
-        <v>0</v>
+        <v>7.63</v>
       </c>
       <c r="I94" s="3">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="J94" s="3">
-        <v>0</v>
+        <v>8.460000000000001</v>
       </c>
       <c r="K94" s="3">
-        <v>0</v>
+        <v>25.48</v>
       </c>
       <c r="L94" s="3">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="M94" s="3">
-        <v>0</v>
+        <v>41.13</v>
       </c>
       <c r="N94" s="3">
-        <v>0</v>
+        <v>39.55</v>
       </c>
       <c r="O94" s="3">
-        <v>0</v>
+        <v>39.55</v>
       </c>
       <c r="P94" s="3">
-        <v>0</v>
+        <v>12.14</v>
       </c>
       <c r="Q94" s="3">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="U94" s="2">
-        <v>0.00</v>
+        <v>3.99</v>
       </c>
       <c r="V94" s="2">
-        <v>0.00</v>
+        <v>4.93</v>
       </c>
       <c r="W94" s="3">
         <v>0</v>
       </c>
       <c r="X94" s="3">
         <v>0</v>
       </c>
       <c r="Y94" t="s">
         <v>35</v>
       </c>
       <c r="AA94" s="3">
         <v>0</v>
       </c>
       <c r="AB94" s="3">
         <v>0</v>
       </c>
       <c r="AC94" s="3">
         <v>0</v>
       </c>
       <c r="AD94" s="3">
         <v>0</v>
       </c>
       <c r="AE94" s="3">
         <v>0</v>
       </c>
       <c r="AF94" s="3">
         <v>0</v>
       </c>
       <c r="AG94" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:33">
       <c r="A95" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B95" s="2">
         <v>0</v>
       </c>
       <c r="C95" s="2">
         <v>0</v>
       </c>
       <c r="D95" s="2">
         <v>0</v>
       </c>
       <c r="E95" s="3">
         <v>0</v>
       </c>
       <c r="F95" s="3">
         <v>0</v>
       </c>
       <c r="G95" s="3">
         <v>0</v>
       </c>
       <c r="H95" s="3">
         <v>0</v>
       </c>
       <c r="I95" s="3">
         <v>0</v>
       </c>
@@ -10145,146 +10181,146 @@
       </c>
       <c r="AA95" s="3">
         <v>0</v>
       </c>
       <c r="AB95" s="3">
         <v>0</v>
       </c>
       <c r="AC95" s="3">
         <v>0</v>
       </c>
       <c r="AD95" s="3">
         <v>0</v>
       </c>
       <c r="AE95" s="3">
         <v>0</v>
       </c>
       <c r="AF95" s="3">
         <v>0</v>
       </c>
       <c r="AG95" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:33">
       <c r="A96" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B96" s="2">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="C96" s="2">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="D96" s="2">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="E96" s="3">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="F96" s="3">
         <v>0</v>
       </c>
       <c r="G96" s="3">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="H96" s="3">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="I96" s="3">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="J96" s="3">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="K96" s="3">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="L96" s="3">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="M96" s="3">
-        <v>0</v>
+        <v>28.13</v>
       </c>
       <c r="N96" s="3">
-        <v>0</v>
+        <v>27.64</v>
       </c>
       <c r="O96" s="3">
-        <v>0</v>
+        <v>27.64</v>
       </c>
       <c r="P96" s="3">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="Q96" s="3">
-        <v>0</v>
+        <v>6.79</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="U96" s="2">
-        <v>0.00</v>
+        <v>2.58</v>
       </c>
       <c r="V96" s="2">
-        <v>0.00</v>
+        <v>18.83</v>
       </c>
       <c r="W96" s="3">
         <v>0</v>
       </c>
       <c r="X96" s="3">
         <v>0</v>
       </c>
       <c r="Y96" t="s">
         <v>35</v>
       </c>
       <c r="AA96" s="3">
         <v>0</v>
       </c>
       <c r="AB96" s="3">
         <v>0</v>
       </c>
       <c r="AC96" s="3">
         <v>0</v>
       </c>
       <c r="AD96" s="3">
         <v>0</v>
       </c>
       <c r="AE96" s="3">
         <v>0</v>
       </c>
       <c r="AF96" s="3">
         <v>0</v>
       </c>
       <c r="AG96" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:33">
       <c r="A97" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B97" s="2">
         <v>0</v>
       </c>
       <c r="C97" s="2">
         <v>0</v>
       </c>
       <c r="D97" s="2">
         <v>0</v>
       </c>
       <c r="E97" s="3">
         <v>0</v>
       </c>
       <c r="F97" s="3">
         <v>0</v>
       </c>
       <c r="G97" s="3">
         <v>0</v>
       </c>
       <c r="H97" s="3">
         <v>0</v>
       </c>
       <c r="I97" s="3">
         <v>0</v>
       </c>
@@ -10335,146 +10371,146 @@
       </c>
       <c r="AA97" s="3">
         <v>0</v>
       </c>
       <c r="AB97" s="3">
         <v>0</v>
       </c>
       <c r="AC97" s="3">
         <v>0</v>
       </c>
       <c r="AD97" s="3">
         <v>0</v>
       </c>
       <c r="AE97" s="3">
         <v>0</v>
       </c>
       <c r="AF97" s="3">
         <v>0</v>
       </c>
       <c r="AG97" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:33">
       <c r="A98" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B98" s="2">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="C98" s="2">
-        <v>0</v>
+        <v>264</v>
       </c>
       <c r="D98" s="2">
-        <v>0</v>
+        <v>314</v>
       </c>
       <c r="E98" s="3">
         <v>0</v>
       </c>
       <c r="F98" s="3">
         <v>0</v>
       </c>
       <c r="G98" s="3">
         <v>0</v>
       </c>
       <c r="H98" s="3">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="I98" s="3">
         <v>0</v>
       </c>
       <c r="J98" s="3">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="K98" s="3">
-        <v>0</v>
+        <v>8.31</v>
       </c>
       <c r="L98" s="3">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="M98" s="3">
-        <v>0</v>
+        <v>14.07</v>
       </c>
       <c r="N98" s="3">
-        <v>0</v>
+        <v>14.07</v>
       </c>
       <c r="O98" s="3">
-        <v>0</v>
+        <v>14.07</v>
       </c>
       <c r="P98" s="3">
-        <v>0</v>
+        <v>22.32</v>
       </c>
       <c r="Q98" s="3">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="U98" s="2">
-        <v>0.00</v>
+        <v>1.42</v>
       </c>
       <c r="V98" s="2">
-        <v>0.00</v>
+        <v>21.90</v>
       </c>
       <c r="W98" s="3">
         <v>0</v>
       </c>
       <c r="X98" s="3">
         <v>0</v>
       </c>
       <c r="Y98" t="s">
         <v>35</v>
       </c>
       <c r="AA98" s="3">
         <v>0</v>
       </c>
       <c r="AB98" s="3">
         <v>0</v>
       </c>
       <c r="AC98" s="3">
         <v>0</v>
       </c>
       <c r="AD98" s="3">
         <v>0</v>
       </c>
       <c r="AE98" s="3">
         <v>0</v>
       </c>
       <c r="AF98" s="3">
         <v>0</v>
       </c>
       <c r="AG98" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:33">
       <c r="A99" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B99" s="2">
         <v>0</v>
       </c>
       <c r="C99" s="2">
         <v>0</v>
       </c>
       <c r="D99" s="2">
         <v>0</v>
       </c>
       <c r="E99" s="3">
         <v>0</v>
       </c>
       <c r="F99" s="3">
         <v>0</v>
       </c>
       <c r="G99" s="3">
         <v>0</v>
       </c>
       <c r="H99" s="3">
         <v>0</v>
       </c>
       <c r="I99" s="3">
         <v>0</v>
       </c>
@@ -10525,51 +10561,51 @@
       </c>
       <c r="AA99" s="3">
         <v>0</v>
       </c>
       <c r="AB99" s="3">
         <v>0</v>
       </c>
       <c r="AC99" s="3">
         <v>0</v>
       </c>
       <c r="AD99" s="3">
         <v>0</v>
       </c>
       <c r="AE99" s="3">
         <v>0</v>
       </c>
       <c r="AF99" s="3">
         <v>0</v>
       </c>
       <c r="AG99" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:33">
       <c r="A100" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B100" s="2">
         <v>0</v>
       </c>
       <c r="C100" s="2">
         <v>0</v>
       </c>
       <c r="D100" s="2">
         <v>0</v>
       </c>
       <c r="E100" s="3">
         <v>0</v>
       </c>
       <c r="F100" s="3">
         <v>0</v>
       </c>
       <c r="G100" s="3">
         <v>0</v>
       </c>
       <c r="H100" s="3">
         <v>0</v>
       </c>
       <c r="I100" s="3">
         <v>0</v>
       </c>
@@ -10620,51 +10656,51 @@
       </c>
       <c r="AA100" s="3">
         <v>0</v>
       </c>
       <c r="AB100" s="3">
         <v>0</v>
       </c>
       <c r="AC100" s="3">
         <v>0</v>
       </c>
       <c r="AD100" s="3">
         <v>0</v>
       </c>
       <c r="AE100" s="3">
         <v>0</v>
       </c>
       <c r="AF100" s="3">
         <v>0</v>
       </c>
       <c r="AG100" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:33">
       <c r="A101" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B101" s="2">
         <v>0</v>
       </c>
       <c r="C101" s="2">
         <v>0</v>
       </c>
       <c r="D101" s="2">
         <v>0</v>
       </c>
       <c r="E101" s="3">
         <v>0</v>
       </c>
       <c r="F101" s="3">
         <v>0</v>
       </c>
       <c r="G101" s="3">
         <v>0</v>
       </c>
       <c r="H101" s="3">
         <v>0</v>
       </c>
       <c r="I101" s="3">
         <v>0</v>
       </c>
@@ -10715,51 +10751,51 @@
       </c>
       <c r="AA101" s="3">
         <v>0</v>
       </c>
       <c r="AB101" s="3">
         <v>0</v>
       </c>
       <c r="AC101" s="3">
         <v>0</v>
       </c>
       <c r="AD101" s="3">
         <v>0</v>
       </c>
       <c r="AE101" s="3">
         <v>0</v>
       </c>
       <c r="AF101" s="3">
         <v>0</v>
       </c>
       <c r="AG101" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:33">
       <c r="A102" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B102" s="2">
         <v>0</v>
       </c>
       <c r="C102" s="2">
         <v>0</v>
       </c>
       <c r="D102" s="2">
         <v>0</v>
       </c>
       <c r="E102" s="3">
         <v>0</v>
       </c>
       <c r="F102" s="3">
         <v>0</v>
       </c>
       <c r="G102" s="3">
         <v>0</v>
       </c>
       <c r="H102" s="3">
         <v>0</v>
       </c>
       <c r="I102" s="3">
         <v>0</v>
       </c>
@@ -10810,51 +10846,51 @@
       </c>
       <c r="AA102" s="3">
         <v>0</v>
       </c>
       <c r="AB102" s="3">
         <v>0</v>
       </c>
       <c r="AC102" s="3">
         <v>0</v>
       </c>
       <c r="AD102" s="3">
         <v>0</v>
       </c>
       <c r="AE102" s="3">
         <v>0</v>
       </c>
       <c r="AF102" s="3">
         <v>0</v>
       </c>
       <c r="AG102" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:33">
       <c r="A103" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B103" s="2">
         <v>0</v>
       </c>
       <c r="C103" s="2">
         <v>0</v>
       </c>
       <c r="D103" s="2">
         <v>0</v>
       </c>
       <c r="E103" s="3">
         <v>0</v>
       </c>
       <c r="F103" s="3">
         <v>0</v>
       </c>
       <c r="G103" s="3">
         <v>0</v>
       </c>
       <c r="H103" s="3">
         <v>0</v>
       </c>
       <c r="I103" s="3">
         <v>0</v>
       </c>
@@ -10905,51 +10941,51 @@
       </c>
       <c r="AA103" s="3">
         <v>0</v>
       </c>
       <c r="AB103" s="3">
         <v>0</v>
       </c>
       <c r="AC103" s="3">
         <v>0</v>
       </c>
       <c r="AD103" s="3">
         <v>0</v>
       </c>
       <c r="AE103" s="3">
         <v>0</v>
       </c>
       <c r="AF103" s="3">
         <v>0</v>
       </c>
       <c r="AG103" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:33">
       <c r="A104" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B104" s="2">
         <v>0</v>
       </c>
       <c r="C104" s="2">
         <v>0</v>
       </c>
       <c r="D104" s="2">
         <v>0</v>
       </c>
       <c r="E104" s="3">
         <v>0</v>
       </c>
       <c r="F104" s="3">
         <v>0</v>
       </c>
       <c r="G104" s="3">
         <v>0</v>
       </c>
       <c r="H104" s="3">
         <v>0</v>
       </c>
       <c r="I104" s="3">
         <v>0</v>
       </c>
@@ -11000,51 +11036,51 @@
       </c>
       <c r="AA104" s="3">
         <v>0</v>
       </c>
       <c r="AB104" s="3">
         <v>0</v>
       </c>
       <c r="AC104" s="3">
         <v>0</v>
       </c>
       <c r="AD104" s="3">
         <v>0</v>
       </c>
       <c r="AE104" s="3">
         <v>0</v>
       </c>
       <c r="AF104" s="3">
         <v>0</v>
       </c>
       <c r="AG104" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:33">
       <c r="A105" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B105" s="2">
         <v>0</v>
       </c>
       <c r="C105" s="2">
         <v>0</v>
       </c>
       <c r="D105" s="2">
         <v>0</v>
       </c>
       <c r="E105" s="3">
         <v>0</v>
       </c>
       <c r="F105" s="3">
         <v>0</v>
       </c>
       <c r="G105" s="3">
         <v>0</v>
       </c>
       <c r="H105" s="3">
         <v>0</v>
       </c>
       <c r="I105" s="3">
         <v>0</v>
       </c>
@@ -11095,51 +11131,51 @@
       </c>
       <c r="AA105" s="3">
         <v>0</v>
       </c>
       <c r="AB105" s="3">
         <v>0</v>
       </c>
       <c r="AC105" s="3">
         <v>0</v>
       </c>
       <c r="AD105" s="3">
         <v>0</v>
       </c>
       <c r="AE105" s="3">
         <v>0</v>
       </c>
       <c r="AF105" s="3">
         <v>0</v>
       </c>
       <c r="AG105" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:33">
       <c r="A106" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B106" s="2">
         <v>0</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="2">
         <v>0</v>
       </c>
       <c r="E106" s="3">
         <v>0</v>
       </c>
       <c r="F106" s="3">
         <v>0</v>
       </c>
       <c r="G106" s="3">
         <v>0</v>
       </c>
       <c r="H106" s="3">
         <v>0</v>
       </c>
       <c r="I106" s="3">
         <v>0</v>
       </c>
@@ -11190,51 +11226,51 @@
       </c>
       <c r="AA106" s="3">
         <v>0</v>
       </c>
       <c r="AB106" s="3">
         <v>0</v>
       </c>
       <c r="AC106" s="3">
         <v>0</v>
       </c>
       <c r="AD106" s="3">
         <v>0</v>
       </c>
       <c r="AE106" s="3">
         <v>0</v>
       </c>
       <c r="AF106" s="3">
         <v>0</v>
       </c>
       <c r="AG106" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:33">
       <c r="A107" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B107" s="2">
         <v>0</v>
       </c>
       <c r="C107" s="2">
         <v>0</v>
       </c>
       <c r="D107" s="2">
         <v>0</v>
       </c>
       <c r="E107" s="3">
         <v>0</v>
       </c>
       <c r="F107" s="3">
         <v>0</v>
       </c>
       <c r="G107" s="3">
         <v>0</v>
       </c>
       <c r="H107" s="3">
         <v>0</v>
       </c>
       <c r="I107" s="3">
         <v>0</v>
       </c>
@@ -11285,51 +11321,51 @@
       </c>
       <c r="AA107" s="3">
         <v>0</v>
       </c>
       <c r="AB107" s="3">
         <v>0</v>
       </c>
       <c r="AC107" s="3">
         <v>0</v>
       </c>
       <c r="AD107" s="3">
         <v>0</v>
       </c>
       <c r="AE107" s="3">
         <v>0</v>
       </c>
       <c r="AF107" s="3">
         <v>0</v>
       </c>
       <c r="AG107" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:33">
       <c r="A108" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B108" s="2">
         <v>0</v>
       </c>
       <c r="C108" s="2">
         <v>0</v>
       </c>
       <c r="D108" s="2">
         <v>0</v>
       </c>
       <c r="E108" s="3">
         <v>0</v>
       </c>
       <c r="F108" s="3">
         <v>0</v>
       </c>
       <c r="G108" s="3">
         <v>0</v>
       </c>
       <c r="H108" s="3">
         <v>0</v>
       </c>
       <c r="I108" s="3">
         <v>0</v>
       </c>
@@ -11380,51 +11416,51 @@
       </c>
       <c r="AA108" s="3">
         <v>0</v>
       </c>
       <c r="AB108" s="3">
         <v>0</v>
       </c>
       <c r="AC108" s="3">
         <v>0</v>
       </c>
       <c r="AD108" s="3">
         <v>0</v>
       </c>
       <c r="AE108" s="3">
         <v>0</v>
       </c>
       <c r="AF108" s="3">
         <v>0</v>
       </c>
       <c r="AG108" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:33">
       <c r="A109" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B109" s="2">
         <v>0</v>
       </c>
       <c r="C109" s="2">
         <v>0</v>
       </c>
       <c r="D109" s="2">
         <v>0</v>
       </c>
       <c r="E109" s="3">
         <v>0</v>
       </c>
       <c r="F109" s="3">
         <v>0</v>
       </c>
       <c r="G109" s="3">
         <v>0</v>
       </c>
       <c r="H109" s="3">
         <v>0</v>
       </c>
       <c r="I109" s="3">
         <v>0</v>
       </c>
@@ -11475,51 +11511,51 @@
       </c>
       <c r="AA109" s="3">
         <v>0</v>
       </c>
       <c r="AB109" s="3">
         <v>0</v>
       </c>
       <c r="AC109" s="3">
         <v>0</v>
       </c>
       <c r="AD109" s="3">
         <v>0</v>
       </c>
       <c r="AE109" s="3">
         <v>0</v>
       </c>
       <c r="AF109" s="3">
         <v>0</v>
       </c>
       <c r="AG109" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:33">
       <c r="A110" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B110" s="2">
         <v>0</v>
       </c>
       <c r="C110" s="2">
         <v>0</v>
       </c>
       <c r="D110" s="2">
         <v>0</v>
       </c>
       <c r="E110" s="3">
         <v>0</v>
       </c>
       <c r="F110" s="3">
         <v>0</v>
       </c>
       <c r="G110" s="3">
         <v>0</v>
       </c>
       <c r="H110" s="3">
         <v>0</v>
       </c>
       <c r="I110" s="3">
         <v>0</v>
       </c>
@@ -11570,51 +11606,51 @@
       </c>
       <c r="AA110" s="3">
         <v>0</v>
       </c>
       <c r="AB110" s="3">
         <v>0</v>
       </c>
       <c r="AC110" s="3">
         <v>0</v>
       </c>
       <c r="AD110" s="3">
         <v>0</v>
       </c>
       <c r="AE110" s="3">
         <v>0</v>
       </c>
       <c r="AF110" s="3">
         <v>0</v>
       </c>
       <c r="AG110" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:33">
       <c r="A111" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B111" s="2">
         <v>0</v>
       </c>
       <c r="C111" s="2">
         <v>0</v>
       </c>
       <c r="D111" s="2">
         <v>0</v>
       </c>
       <c r="E111" s="3">
         <v>0</v>
       </c>
       <c r="F111" s="3">
         <v>0</v>
       </c>
       <c r="G111" s="3">
         <v>0</v>
       </c>
       <c r="H111" s="3">
         <v>0</v>
       </c>
       <c r="I111" s="3">
         <v>0</v>
       </c>
@@ -11665,146 +11701,146 @@
       </c>
       <c r="AA111" s="3">
         <v>0</v>
       </c>
       <c r="AB111" s="3">
         <v>0</v>
       </c>
       <c r="AC111" s="3">
         <v>0</v>
       </c>
       <c r="AD111" s="3">
         <v>0</v>
       </c>
       <c r="AE111" s="3">
         <v>0</v>
       </c>
       <c r="AF111" s="3">
         <v>0</v>
       </c>
       <c r="AG111" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:33">
       <c r="A112" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B112" s="2">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="C112" s="2">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="D112" s="2">
-        <v>212</v>
+        <v>0</v>
       </c>
       <c r="E112" s="3">
-        <v>0.65</v>
+        <v>0</v>
       </c>
       <c r="F112" s="3">
         <v>0</v>
       </c>
       <c r="G112" s="3">
-        <v>0.65</v>
+        <v>0</v>
       </c>
       <c r="H112" s="3">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="I112" s="3">
         <v>0</v>
       </c>
       <c r="J112" s="3">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="K112" s="3">
-        <v>4.45</v>
+        <v>0</v>
       </c>
       <c r="L112" s="3">
-        <v>1.16</v>
+        <v>0</v>
       </c>
       <c r="M112" s="3">
-        <v>7.2</v>
+        <v>0</v>
       </c>
       <c r="N112" s="3">
-        <v>7.2</v>
+        <v>0</v>
       </c>
       <c r="O112" s="3">
-        <v>7.2</v>
+        <v>0</v>
       </c>
       <c r="P112" s="3">
-        <v>29.44</v>
+        <v>0</v>
       </c>
       <c r="Q112" s="3">
-        <v>1.26</v>
+        <v>0</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" t="s">
-        <v>126</v>
+        <v>35</v>
       </c>
       <c r="U112" s="2">
-        <v>9.01</v>
+        <v>0.00</v>
       </c>
       <c r="V112" s="2">
-        <v>10.87</v>
+        <v>0.00</v>
       </c>
       <c r="W112" s="3">
         <v>0</v>
       </c>
       <c r="X112" s="3">
         <v>0</v>
       </c>
       <c r="Y112" t="s">
         <v>35</v>
       </c>
       <c r="AA112" s="3">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="AB112" s="3">
-        <v>19.9</v>
+        <v>0</v>
       </c>
       <c r="AC112" s="3">
         <v>0</v>
       </c>
       <c r="AD112" s="3">
         <v>0</v>
       </c>
       <c r="AE112" s="3">
         <v>0</v>
       </c>
       <c r="AF112" s="3">
         <v>0</v>
       </c>
       <c r="AG112" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:33">
       <c r="A113" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B113" s="2">
         <v>0</v>
       </c>
       <c r="C113" s="2">
         <v>0</v>
       </c>
       <c r="D113" s="2">
         <v>0</v>
       </c>
       <c r="E113" s="3">
         <v>0</v>
       </c>
       <c r="F113" s="3">
         <v>0</v>
       </c>
       <c r="G113" s="3">
         <v>0</v>
       </c>
       <c r="H113" s="3">
         <v>0</v>
       </c>
       <c r="I113" s="3">
         <v>0</v>
       </c>
@@ -11855,51 +11891,51 @@
       </c>
       <c r="AA113" s="3">
         <v>0</v>
       </c>
       <c r="AB113" s="3">
         <v>0</v>
       </c>
       <c r="AC113" s="3">
         <v>0</v>
       </c>
       <c r="AD113" s="3">
         <v>0</v>
       </c>
       <c r="AE113" s="3">
         <v>0</v>
       </c>
       <c r="AF113" s="3">
         <v>0</v>
       </c>
       <c r="AG113" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:33">
       <c r="A114" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B114" s="2">
         <v>0</v>
       </c>
       <c r="C114" s="2">
         <v>0</v>
       </c>
       <c r="D114" s="2">
         <v>0</v>
       </c>
       <c r="E114" s="3">
         <v>0</v>
       </c>
       <c r="F114" s="3">
         <v>0</v>
       </c>
       <c r="G114" s="3">
         <v>0</v>
       </c>
       <c r="H114" s="3">
         <v>0</v>
       </c>
       <c r="I114" s="3">
         <v>0</v>
       </c>
@@ -11950,336 +11986,336 @@
       </c>
       <c r="AA114" s="3">
         <v>0</v>
       </c>
       <c r="AB114" s="3">
         <v>0</v>
       </c>
       <c r="AC114" s="3">
         <v>0</v>
       </c>
       <c r="AD114" s="3">
         <v>0</v>
       </c>
       <c r="AE114" s="3">
         <v>0</v>
       </c>
       <c r="AF114" s="3">
         <v>0</v>
       </c>
       <c r="AG114" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:33">
       <c r="A115" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B115" s="2">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="C115" s="2">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="D115" s="2">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="E115" s="3">
         <v>0</v>
       </c>
       <c r="F115" s="3">
         <v>0</v>
       </c>
       <c r="G115" s="3">
         <v>0</v>
       </c>
       <c r="H115" s="3">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="I115" s="3">
         <v>0</v>
       </c>
       <c r="J115" s="3">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="K115" s="3">
-        <v>0</v>
+        <v>13.48</v>
       </c>
       <c r="L115" s="3">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="M115" s="3">
-        <v>0</v>
+        <v>17.18</v>
       </c>
       <c r="N115" s="3">
-        <v>0</v>
+        <v>17.19</v>
       </c>
       <c r="O115" s="3">
-        <v>0</v>
+        <v>17.19</v>
       </c>
       <c r="P115" s="3">
-        <v>0</v>
+        <v>6.52</v>
       </c>
       <c r="Q115" s="3">
-        <v>0</v>
+        <v>7.22</v>
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" t="s">
-        <v>35</v>
+        <v>172</v>
       </c>
       <c r="U115" s="2">
-        <v>0.00</v>
+        <v>9.82</v>
       </c>
       <c r="V115" s="2">
-        <v>0.00</v>
+        <v>12.87</v>
       </c>
       <c r="W115" s="3">
         <v>0</v>
       </c>
       <c r="X115" s="3">
         <v>0</v>
       </c>
       <c r="Y115" t="s">
         <v>35</v>
       </c>
       <c r="AA115" s="3">
         <v>0</v>
       </c>
       <c r="AB115" s="3">
         <v>0</v>
       </c>
       <c r="AC115" s="3">
         <v>0</v>
       </c>
       <c r="AD115" s="3">
         <v>0</v>
       </c>
       <c r="AE115" s="3">
         <v>0</v>
       </c>
       <c r="AF115" s="3">
         <v>0</v>
       </c>
       <c r="AG115" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:33">
       <c r="A116" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B116" s="2">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="C116" s="2">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="D116" s="2">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="E116" s="3">
         <v>0</v>
       </c>
       <c r="F116" s="3">
         <v>0</v>
       </c>
       <c r="G116" s="3">
         <v>0</v>
       </c>
       <c r="H116" s="3">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="I116" s="3">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="J116" s="3">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="K116" s="3">
-        <v>2.62</v>
+        <v>0</v>
       </c>
       <c r="L116" s="3">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="M116" s="3">
-        <v>4.04</v>
+        <v>0</v>
       </c>
       <c r="N116" s="3">
-        <v>3.55</v>
+        <v>0</v>
       </c>
       <c r="O116" s="3">
-        <v>3.55</v>
+        <v>0</v>
       </c>
       <c r="P116" s="3">
-        <v>52.11</v>
+        <v>0</v>
       </c>
       <c r="Q116" s="3">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="U116" s="2">
-        <v>2.17</v>
+        <v>0.00</v>
       </c>
       <c r="V116" s="2">
-        <v>1.95</v>
+        <v>0.00</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="3">
         <v>0</v>
       </c>
       <c r="Y116" t="s">
         <v>35</v>
       </c>
       <c r="AA116" s="3">
-        <v>1.14</v>
+        <v>0</v>
       </c>
       <c r="AB116" s="3">
-        <v>4.05</v>
+        <v>0</v>
       </c>
       <c r="AC116" s="3">
         <v>0</v>
       </c>
       <c r="AD116" s="3">
         <v>0</v>
       </c>
       <c r="AE116" s="3">
         <v>0</v>
       </c>
       <c r="AF116" s="3">
         <v>0</v>
       </c>
       <c r="AG116" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:33">
       <c r="A117" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B117" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C117" s="2">
         <v>0</v>
       </c>
       <c r="D117" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E117" s="3">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="F117" s="3">
         <v>0</v>
       </c>
       <c r="G117" s="3">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="H117" s="3">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="I117" s="3">
         <v>0</v>
       </c>
       <c r="J117" s="3">
-        <v>1.13</v>
+        <v>0</v>
       </c>
       <c r="K117" s="3">
-        <v>9.93</v>
+        <v>0</v>
       </c>
       <c r="L117" s="3">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="M117" s="3">
-        <v>11.06</v>
+        <v>0</v>
       </c>
       <c r="N117" s="3">
-        <v>11.07</v>
+        <v>0</v>
       </c>
       <c r="O117" s="3">
-        <v>11.07</v>
+        <v>0</v>
       </c>
       <c r="P117" s="3">
-        <v>0.27</v>
+        <v>0</v>
       </c>
       <c r="Q117" s="3">
-        <v>198.6</v>
+        <v>0</v>
       </c>
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="U117" s="2">
         <v>0.00</v>
       </c>
       <c r="V117" s="2">
-        <v>152.67</v>
+        <v>0.00</v>
       </c>
       <c r="W117" s="3">
         <v>0</v>
       </c>
       <c r="X117" s="3">
         <v>0</v>
       </c>
       <c r="Y117" t="s">
         <v>35</v>
       </c>
       <c r="AA117" s="3">
         <v>0</v>
       </c>
       <c r="AB117" s="3">
         <v>0</v>
       </c>
       <c r="AC117" s="3">
         <v>0</v>
       </c>
       <c r="AD117" s="3">
         <v>0</v>
       </c>
       <c r="AE117" s="3">
         <v>0</v>
       </c>
       <c r="AF117" s="3">
         <v>0</v>
       </c>
       <c r="AG117" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:33">
       <c r="A118" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B118" s="2">
         <v>0</v>
       </c>
       <c r="C118" s="2">
         <v>0</v>
       </c>
       <c r="D118" s="2">
         <v>0</v>
       </c>
       <c r="E118" s="3">
         <v>0</v>
       </c>
       <c r="F118" s="3">
         <v>0</v>
       </c>
       <c r="G118" s="3">
         <v>0</v>
       </c>
       <c r="H118" s="3">
         <v>0</v>
       </c>
       <c r="I118" s="3">
         <v>0</v>
       </c>
@@ -12330,51 +12366,51 @@
       </c>
       <c r="AA118" s="3">
         <v>0</v>
       </c>
       <c r="AB118" s="3">
         <v>0</v>
       </c>
       <c r="AC118" s="3">
         <v>0</v>
       </c>
       <c r="AD118" s="3">
         <v>0</v>
       </c>
       <c r="AE118" s="3">
         <v>0</v>
       </c>
       <c r="AF118" s="3">
         <v>0</v>
       </c>
       <c r="AG118" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:33">
       <c r="A119" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B119" s="2">
         <v>0</v>
       </c>
       <c r="C119" s="2">
         <v>0</v>
       </c>
       <c r="D119" s="2">
         <v>0</v>
       </c>
       <c r="E119" s="3">
         <v>0</v>
       </c>
       <c r="F119" s="3">
         <v>0</v>
       </c>
       <c r="G119" s="3">
         <v>0</v>
       </c>
       <c r="H119" s="3">
         <v>0</v>
       </c>
       <c r="I119" s="3">
         <v>0</v>
       </c>
@@ -12425,51 +12461,51 @@
       </c>
       <c r="AA119" s="3">
         <v>0</v>
       </c>
       <c r="AB119" s="3">
         <v>0</v>
       </c>
       <c r="AC119" s="3">
         <v>0</v>
       </c>
       <c r="AD119" s="3">
         <v>0</v>
       </c>
       <c r="AE119" s="3">
         <v>0</v>
       </c>
       <c r="AF119" s="3">
         <v>0</v>
       </c>
       <c r="AG119" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:33">
       <c r="A120" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B120" s="2">
         <v>0</v>
       </c>
       <c r="C120" s="2">
         <v>0</v>
       </c>
       <c r="D120" s="2">
         <v>0</v>
       </c>
       <c r="E120" s="3">
         <v>0</v>
       </c>
       <c r="F120" s="3">
         <v>0</v>
       </c>
       <c r="G120" s="3">
         <v>0</v>
       </c>
       <c r="H120" s="3">
         <v>0</v>
       </c>
       <c r="I120" s="3">
         <v>0</v>
       </c>
@@ -12520,526 +12556,526 @@
       </c>
       <c r="AA120" s="3">
         <v>0</v>
       </c>
       <c r="AB120" s="3">
         <v>0</v>
       </c>
       <c r="AC120" s="3">
         <v>0</v>
       </c>
       <c r="AD120" s="3">
         <v>0</v>
       </c>
       <c r="AE120" s="3">
         <v>0</v>
       </c>
       <c r="AF120" s="3">
         <v>0</v>
       </c>
       <c r="AG120" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:33">
       <c r="A121" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B121" s="2">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="C121" s="2">
-        <v>0</v>
+        <v>317</v>
       </c>
       <c r="D121" s="2">
-        <v>0</v>
+        <v>399</v>
       </c>
       <c r="E121" s="3">
         <v>0</v>
       </c>
       <c r="F121" s="3">
         <v>0</v>
       </c>
       <c r="G121" s="3">
         <v>0</v>
       </c>
       <c r="H121" s="3">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="I121" s="3">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="J121" s="3">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="K121" s="3">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="L121" s="3">
-        <v>0</v>
+        <v>10.32</v>
       </c>
       <c r="M121" s="3">
-        <v>0</v>
+        <v>26.17</v>
       </c>
       <c r="N121" s="3">
-        <v>0</v>
+        <v>25.53</v>
       </c>
       <c r="O121" s="3">
-        <v>0</v>
+        <v>25.53</v>
       </c>
       <c r="P121" s="3">
-        <v>0</v>
+        <v>15.63</v>
       </c>
       <c r="Q121" s="3">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="U121" s="2">
-        <v>0.00</v>
+        <v>2.49</v>
       </c>
       <c r="V121" s="2">
-        <v>0.00</v>
+        <v>14.91</v>
       </c>
       <c r="W121" s="3">
         <v>0</v>
       </c>
       <c r="X121" s="3">
         <v>0</v>
       </c>
       <c r="Y121" t="s">
         <v>35</v>
       </c>
       <c r="AA121" s="3">
         <v>0</v>
       </c>
       <c r="AB121" s="3">
         <v>0</v>
       </c>
       <c r="AC121" s="3">
         <v>0</v>
       </c>
       <c r="AD121" s="3">
         <v>0</v>
       </c>
       <c r="AE121" s="3">
         <v>0</v>
       </c>
       <c r="AF121" s="3">
         <v>0</v>
       </c>
       <c r="AG121" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:33">
       <c r="A122" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B122" s="2">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="C122" s="2">
-        <v>0</v>
+        <v>816</v>
       </c>
       <c r="D122" s="2">
-        <v>0</v>
+        <v>905</v>
       </c>
       <c r="E122" s="3">
         <v>0</v>
       </c>
       <c r="F122" s="3">
         <v>0</v>
       </c>
       <c r="G122" s="3">
         <v>0</v>
       </c>
       <c r="H122" s="3">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="I122" s="3">
         <v>0</v>
       </c>
       <c r="J122" s="3">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="K122" s="3">
-        <v>0</v>
+        <v>17.02</v>
       </c>
       <c r="L122" s="3">
-        <v>0</v>
+        <v>1.32</v>
       </c>
       <c r="M122" s="3">
-        <v>0</v>
+        <v>20.13</v>
       </c>
       <c r="N122" s="3">
-        <v>0</v>
+        <v>20.14</v>
       </c>
       <c r="O122" s="3">
-        <v>0</v>
+        <v>20.14</v>
       </c>
       <c r="P122" s="3">
-        <v>0</v>
+        <v>44.94</v>
       </c>
       <c r="Q122" s="3">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="U122" s="2">
-        <v>0.00</v>
+        <v>7.73</v>
       </c>
       <c r="V122" s="2">
-        <v>0.00</v>
+        <v>10.79</v>
       </c>
       <c r="W122" s="3">
         <v>0</v>
       </c>
       <c r="X122" s="3">
         <v>0</v>
       </c>
       <c r="Y122" t="s">
         <v>35</v>
       </c>
       <c r="AA122" s="3">
         <v>0</v>
       </c>
       <c r="AB122" s="3">
         <v>0</v>
       </c>
       <c r="AC122" s="3">
         <v>0</v>
       </c>
       <c r="AD122" s="3">
         <v>0</v>
       </c>
       <c r="AE122" s="3">
         <v>0</v>
       </c>
       <c r="AF122" s="3">
         <v>0</v>
       </c>
       <c r="AG122" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:33">
       <c r="A123" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B123" s="2">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C123" s="2">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D123" s="2">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E123" s="3">
         <v>0</v>
       </c>
       <c r="F123" s="3">
         <v>0</v>
       </c>
       <c r="G123" s="3">
         <v>0</v>
       </c>
       <c r="H123" s="3">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="I123" s="3">
         <v>0</v>
       </c>
       <c r="J123" s="3">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="K123" s="3">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="L123" s="3">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="M123" s="3">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="N123" s="3">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="O123" s="3">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="P123" s="3">
-        <v>0</v>
+        <v>18.92</v>
       </c>
       <c r="Q123" s="3">
-        <v>0</v>
+        <v>1.82</v>
       </c>
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="U123" s="2">
-        <v>0.00</v>
+        <v>5.79</v>
       </c>
       <c r="V123" s="2">
-        <v>0.00</v>
+        <v>31.00</v>
       </c>
       <c r="W123" s="3">
         <v>0</v>
       </c>
       <c r="X123" s="3">
         <v>0</v>
       </c>
       <c r="Y123" t="s">
         <v>35</v>
       </c>
       <c r="AA123" s="3">
         <v>0</v>
       </c>
       <c r="AB123" s="3">
         <v>0</v>
       </c>
       <c r="AC123" s="3">
         <v>0</v>
       </c>
       <c r="AD123" s="3">
         <v>0</v>
       </c>
       <c r="AE123" s="3">
         <v>0</v>
       </c>
       <c r="AF123" s="3">
         <v>0</v>
       </c>
       <c r="AG123" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:33">
       <c r="A124" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B124" s="2">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C124" s="2">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="D124" s="2">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="E124" s="3">
-        <v>0</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="F124" s="3">
         <v>0</v>
       </c>
       <c r="G124" s="3">
-        <v>0</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="H124" s="3">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="I124" s="3">
         <v>0</v>
       </c>
       <c r="J124" s="3">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="K124" s="3">
-        <v>1.39</v>
+        <v>2.5</v>
       </c>
       <c r="L124" s="3">
-        <v>21.61</v>
+        <v>3.93</v>
       </c>
       <c r="M124" s="3">
-        <v>23</v>
+        <v>8.02</v>
       </c>
       <c r="N124" s="3">
-        <v>23</v>
+        <v>8.02</v>
       </c>
       <c r="O124" s="3">
-        <v>23</v>
+        <v>8.02</v>
       </c>
       <c r="P124" s="3">
-        <v>0.57</v>
+        <v>18.08</v>
       </c>
       <c r="Q124" s="3">
-        <v>6.42</v>
+        <v>1.03</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="U124" s="2">
-        <v>224.23</v>
+        <v>3.07</v>
       </c>
       <c r="V124" s="2">
-        <v>0.00</v>
+        <v>2.11</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="3">
         <v>0</v>
       </c>
       <c r="Y124" t="s">
         <v>35</v>
       </c>
       <c r="AA124" s="3">
         <v>0</v>
       </c>
       <c r="AB124" s="3">
         <v>0</v>
       </c>
       <c r="AC124" s="3">
         <v>0</v>
       </c>
       <c r="AD124" s="3">
         <v>0</v>
       </c>
       <c r="AE124" s="3">
         <v>0</v>
       </c>
       <c r="AF124" s="3">
         <v>0</v>
       </c>
       <c r="AG124" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:33">
       <c r="A125" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B125" s="2">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="C125" s="2">
-        <v>0</v>
+        <v>265</v>
       </c>
       <c r="D125" s="2">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="E125" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F125" s="3">
         <v>0</v>
       </c>
       <c r="G125" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H125" s="3">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="I125" s="3">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="J125" s="3">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="K125" s="3">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="L125" s="3">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="M125" s="3">
-        <v>0</v>
+        <v>10.01</v>
       </c>
       <c r="N125" s="3">
-        <v>0</v>
+        <v>9.5</v>
       </c>
       <c r="O125" s="3">
-        <v>0</v>
+        <v>9.5</v>
       </c>
       <c r="P125" s="3">
-        <v>0</v>
+        <v>31.58</v>
       </c>
       <c r="Q125" s="3">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="U125" s="2">
-        <v>0.00</v>
+        <v>1.96</v>
       </c>
       <c r="V125" s="2">
-        <v>0.00</v>
+        <v>1.71</v>
       </c>
       <c r="W125" s="3">
         <v>0</v>
       </c>
       <c r="X125" s="3">
         <v>0</v>
       </c>
       <c r="Y125" t="s">
         <v>35</v>
       </c>
       <c r="AA125" s="3">
         <v>0</v>
       </c>
       <c r="AB125" s="3">
         <v>0</v>
       </c>
       <c r="AC125" s="3">
         <v>0</v>
       </c>
       <c r="AD125" s="3">
         <v>0</v>
       </c>
       <c r="AE125" s="3">
         <v>0</v>
       </c>
       <c r="AF125" s="3">
         <v>0</v>
       </c>
       <c r="AG125" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:33">
       <c r="A126" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B126" s="2">
         <v>0</v>
       </c>
       <c r="C126" s="2">
         <v>0</v>
       </c>
       <c r="D126" s="2">
         <v>0</v>
       </c>
       <c r="E126" s="3">
         <v>0</v>
       </c>
       <c r="F126" s="3">
         <v>0</v>
       </c>
       <c r="G126" s="3">
         <v>0</v>
       </c>
       <c r="H126" s="3">
         <v>0</v>
       </c>
       <c r="I126" s="3">
         <v>0</v>
       </c>
@@ -13090,93 +13126,93 @@
       </c>
       <c r="AA126" s="3">
         <v>0</v>
       </c>
       <c r="AB126" s="3">
         <v>0</v>
       </c>
       <c r="AC126" s="3">
         <v>0</v>
       </c>
       <c r="AD126" s="3">
         <v>0</v>
       </c>
       <c r="AE126" s="3">
         <v>0</v>
       </c>
       <c r="AF126" s="3">
         <v>0</v>
       </c>
       <c r="AG126" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:33">
       <c r="A127" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B127" s="2">
         <v>0</v>
       </c>
       <c r="C127" s="2">
         <v>0</v>
       </c>
       <c r="D127" s="2">
         <v>0</v>
       </c>
       <c r="E127" s="3">
         <v>0</v>
       </c>
       <c r="F127" s="3">
         <v>0</v>
       </c>
       <c r="G127" s="3">
         <v>0</v>
       </c>
       <c r="H127" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="I127" s="3">
         <v>0</v>
       </c>
       <c r="J127" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="K127" s="3">
         <v>0</v>
       </c>
       <c r="L127" s="3">
         <v>0</v>
       </c>
       <c r="M127" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="N127" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="O127" s="3">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="P127" s="3">
         <v>0</v>
       </c>
       <c r="Q127" s="3">
         <v>0</v>
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" t="s">
         <v>35</v>
       </c>
       <c r="U127" s="2">
         <v>0.00</v>
       </c>
       <c r="V127" s="2">
         <v>0.00</v>
       </c>
       <c r="W127" s="3">
         <v>0</v>
       </c>
       <c r="X127" s="3">
         <v>0</v>
       </c>
@@ -13185,146 +13221,146 @@
       </c>
       <c r="AA127" s="3">
         <v>0</v>
       </c>
       <c r="AB127" s="3">
         <v>0</v>
       </c>
       <c r="AC127" s="3">
         <v>0</v>
       </c>
       <c r="AD127" s="3">
         <v>0</v>
       </c>
       <c r="AE127" s="3">
         <v>0</v>
       </c>
       <c r="AF127" s="3">
         <v>0</v>
       </c>
       <c r="AG127" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:33">
       <c r="A128" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B128" s="2">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="C128" s="2">
-        <v>279</v>
+        <v>0</v>
       </c>
       <c r="D128" s="2">
-        <v>333</v>
+        <v>0</v>
       </c>
       <c r="E128" s="3">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="F128" s="3">
         <v>0</v>
       </c>
       <c r="G128" s="3">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="H128" s="3">
-        <v>0.44</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="I128" s="3">
         <v>0</v>
       </c>
       <c r="J128" s="3">
-        <v>1.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K128" s="3">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="L128" s="3">
-        <v>1.19</v>
+        <v>0</v>
       </c>
       <c r="M128" s="3">
-        <v>4.68</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N128" s="3">
-        <v>4.68</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="O128" s="3">
-        <v>4.68</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="P128" s="3">
-        <v>71.15000000000001</v>
+        <v>0</v>
       </c>
       <c r="Q128" s="3">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" t="s">
-        <v>183</v>
+        <v>35</v>
       </c>
       <c r="U128" s="2">
-        <v>1.77</v>
+        <v>0.00</v>
       </c>
       <c r="V128" s="2">
-        <v>2.07</v>
+        <v>0.00</v>
       </c>
       <c r="W128" s="3">
         <v>0</v>
       </c>
       <c r="X128" s="3">
         <v>0</v>
       </c>
       <c r="Y128" t="s">
         <v>35</v>
       </c>
       <c r="AA128" s="3">
-        <v>2.64</v>
+        <v>0</v>
       </c>
       <c r="AB128" s="3">
-        <v>12.34</v>
+        <v>0</v>
       </c>
       <c r="AC128" s="3">
         <v>0</v>
       </c>
       <c r="AD128" s="3">
         <v>0</v>
       </c>
       <c r="AE128" s="3">
         <v>0</v>
       </c>
       <c r="AF128" s="3">
         <v>0</v>
       </c>
       <c r="AG128" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:33">
       <c r="A129" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B129" s="2">
         <v>0</v>
       </c>
       <c r="C129" s="2">
         <v>0</v>
       </c>
       <c r="D129" s="2">
         <v>0</v>
       </c>
       <c r="E129" s="3">
         <v>0</v>
       </c>
       <c r="F129" s="3">
         <v>0</v>
       </c>
       <c r="G129" s="3">
         <v>0</v>
       </c>
       <c r="H129" s="3">
         <v>0</v>
       </c>
       <c r="I129" s="3">
         <v>0</v>
       </c>
@@ -13375,51 +13411,51 @@
       </c>
       <c r="AA129" s="3">
         <v>0</v>
       </c>
       <c r="AB129" s="3">
         <v>0</v>
       </c>
       <c r="AC129" s="3">
         <v>0</v>
       </c>
       <c r="AD129" s="3">
         <v>0</v>
       </c>
       <c r="AE129" s="3">
         <v>0</v>
       </c>
       <c r="AF129" s="3">
         <v>0</v>
       </c>
       <c r="AG129" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:33">
       <c r="A130" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B130" s="2">
         <v>0</v>
       </c>
       <c r="C130" s="2">
         <v>0</v>
       </c>
       <c r="D130" s="2">
         <v>0</v>
       </c>
       <c r="E130" s="3">
         <v>0</v>
       </c>
       <c r="F130" s="3">
         <v>0</v>
       </c>
       <c r="G130" s="3">
         <v>0</v>
       </c>
       <c r="H130" s="3">
         <v>0</v>
       </c>
       <c r="I130" s="3">
         <v>0</v>
       </c>
@@ -13470,93 +13506,93 @@
       </c>
       <c r="AA130" s="3">
         <v>0</v>
       </c>
       <c r="AB130" s="3">
         <v>0</v>
       </c>
       <c r="AC130" s="3">
         <v>0</v>
       </c>
       <c r="AD130" s="3">
         <v>0</v>
       </c>
       <c r="AE130" s="3">
         <v>0</v>
       </c>
       <c r="AF130" s="3">
         <v>0</v>
       </c>
       <c r="AG130" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:33">
       <c r="A131" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B131" s="2">
         <v>0</v>
       </c>
       <c r="C131" s="2">
         <v>0</v>
       </c>
       <c r="D131" s="2">
         <v>0</v>
       </c>
       <c r="E131" s="3">
         <v>0</v>
       </c>
       <c r="F131" s="3">
         <v>0</v>
       </c>
       <c r="G131" s="3">
         <v>0</v>
       </c>
       <c r="H131" s="3">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="I131" s="3">
         <v>0</v>
       </c>
       <c r="J131" s="3">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="K131" s="3">
         <v>0</v>
       </c>
       <c r="L131" s="3">
         <v>0</v>
       </c>
       <c r="M131" s="3">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="N131" s="3">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="O131" s="3">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="P131" s="3">
         <v>0</v>
       </c>
       <c r="Q131" s="3">
         <v>0</v>
       </c>
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" t="s">
         <v>35</v>
       </c>
       <c r="U131" s="2">
         <v>0.00</v>
       </c>
       <c r="V131" s="2">
         <v>0.00</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="3">
         <v>0</v>
       </c>
@@ -13565,51 +13601,51 @@
       </c>
       <c r="AA131" s="3">
         <v>0</v>
       </c>
       <c r="AB131" s="3">
         <v>0</v>
       </c>
       <c r="AC131" s="3">
         <v>0</v>
       </c>
       <c r="AD131" s="3">
         <v>0</v>
       </c>
       <c r="AE131" s="3">
         <v>0</v>
       </c>
       <c r="AF131" s="3">
         <v>0</v>
       </c>
       <c r="AG131" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:33">
       <c r="A132" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B132" s="2">
         <v>0</v>
       </c>
       <c r="C132" s="2">
         <v>0</v>
       </c>
       <c r="D132" s="2">
         <v>0</v>
       </c>
       <c r="E132" s="3">
         <v>0</v>
       </c>
       <c r="F132" s="3">
         <v>0</v>
       </c>
       <c r="G132" s="3">
         <v>0</v>
       </c>
       <c r="H132" s="3">
         <v>0</v>
       </c>
       <c r="I132" s="3">
         <v>0</v>
       </c>
@@ -13660,51 +13696,51 @@
       </c>
       <c r="AA132" s="3">
         <v>0</v>
       </c>
       <c r="AB132" s="3">
         <v>0</v>
       </c>
       <c r="AC132" s="3">
         <v>0</v>
       </c>
       <c r="AD132" s="3">
         <v>0</v>
       </c>
       <c r="AE132" s="3">
         <v>0</v>
       </c>
       <c r="AF132" s="3">
         <v>0</v>
       </c>
       <c r="AG132" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:33">
       <c r="A133" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B133" s="2">
         <v>0</v>
       </c>
       <c r="C133" s="2">
         <v>0</v>
       </c>
       <c r="D133" s="2">
         <v>0</v>
       </c>
       <c r="E133" s="3">
         <v>0</v>
       </c>
       <c r="F133" s="3">
         <v>0</v>
       </c>
       <c r="G133" s="3">
         <v>0</v>
       </c>
       <c r="H133" s="3">
         <v>0</v>
       </c>
       <c r="I133" s="3">
         <v>0</v>
       </c>
@@ -13755,51 +13791,51 @@
       </c>
       <c r="AA133" s="3">
         <v>0</v>
       </c>
       <c r="AB133" s="3">
         <v>0</v>
       </c>
       <c r="AC133" s="3">
         <v>0</v>
       </c>
       <c r="AD133" s="3">
         <v>0</v>
       </c>
       <c r="AE133" s="3">
         <v>0</v>
       </c>
       <c r="AF133" s="3">
         <v>0</v>
       </c>
       <c r="AG133" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:33">
       <c r="A134" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B134" s="2">
         <v>0</v>
       </c>
       <c r="C134" s="2">
         <v>0</v>
       </c>
       <c r="D134" s="2">
         <v>0</v>
       </c>
       <c r="E134" s="3">
         <v>0</v>
       </c>
       <c r="F134" s="3">
         <v>0</v>
       </c>
       <c r="G134" s="3">
         <v>0</v>
       </c>
       <c r="H134" s="3">
         <v>0</v>
       </c>
       <c r="I134" s="3">
         <v>0</v>
       </c>
@@ -13850,51 +13886,51 @@
       </c>
       <c r="AA134" s="3">
         <v>0</v>
       </c>
       <c r="AB134" s="3">
         <v>0</v>
       </c>
       <c r="AC134" s="3">
         <v>0</v>
       </c>
       <c r="AD134" s="3">
         <v>0</v>
       </c>
       <c r="AE134" s="3">
         <v>0</v>
       </c>
       <c r="AF134" s="3">
         <v>0</v>
       </c>
       <c r="AG134" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:33">
       <c r="A135" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B135" s="2">
         <v>0</v>
       </c>
       <c r="C135" s="2">
         <v>0</v>
       </c>
       <c r="D135" s="2">
         <v>0</v>
       </c>
       <c r="E135" s="3">
         <v>0</v>
       </c>
       <c r="F135" s="3">
         <v>0</v>
       </c>
       <c r="G135" s="3">
         <v>0</v>
       </c>
       <c r="H135" s="3">
         <v>0</v>
       </c>
       <c r="I135" s="3">
         <v>0</v>
       </c>
@@ -13945,51 +13981,51 @@
       </c>
       <c r="AA135" s="3">
         <v>0</v>
       </c>
       <c r="AB135" s="3">
         <v>0</v>
       </c>
       <c r="AC135" s="3">
         <v>0</v>
       </c>
       <c r="AD135" s="3">
         <v>0</v>
       </c>
       <c r="AE135" s="3">
         <v>0</v>
       </c>
       <c r="AF135" s="3">
         <v>0</v>
       </c>
       <c r="AG135" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:33">
       <c r="A136" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B136" s="2">
         <v>0</v>
       </c>
       <c r="C136" s="2">
         <v>0</v>
       </c>
       <c r="D136" s="2">
         <v>0</v>
       </c>
       <c r="E136" s="3">
         <v>0</v>
       </c>
       <c r="F136" s="3">
         <v>0</v>
       </c>
       <c r="G136" s="3">
         <v>0</v>
       </c>
       <c r="H136" s="3">
         <v>0</v>
       </c>
       <c r="I136" s="3">
         <v>0</v>
       </c>
@@ -14040,51 +14076,51 @@
       </c>
       <c r="AA136" s="3">
         <v>0</v>
       </c>
       <c r="AB136" s="3">
         <v>0</v>
       </c>
       <c r="AC136" s="3">
         <v>0</v>
       </c>
       <c r="AD136" s="3">
         <v>0</v>
       </c>
       <c r="AE136" s="3">
         <v>0</v>
       </c>
       <c r="AF136" s="3">
         <v>0</v>
       </c>
       <c r="AG136" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:33">
       <c r="A137" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B137" s="2">
         <v>0</v>
       </c>
       <c r="C137" s="2">
         <v>0</v>
       </c>
       <c r="D137" s="2">
         <v>0</v>
       </c>
       <c r="E137" s="3">
         <v>0</v>
       </c>
       <c r="F137" s="3">
         <v>0</v>
       </c>
       <c r="G137" s="3">
         <v>0</v>
       </c>
       <c r="H137" s="3">
         <v>0</v>
       </c>
       <c r="I137" s="3">
         <v>0</v>
       </c>
@@ -14135,51 +14171,51 @@
       </c>
       <c r="AA137" s="3">
         <v>0</v>
       </c>
       <c r="AB137" s="3">
         <v>0</v>
       </c>
       <c r="AC137" s="3">
         <v>0</v>
       </c>
       <c r="AD137" s="3">
         <v>0</v>
       </c>
       <c r="AE137" s="3">
         <v>0</v>
       </c>
       <c r="AF137" s="3">
         <v>0</v>
       </c>
       <c r="AG137" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:33">
       <c r="A138" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B138" s="2">
         <v>0</v>
       </c>
       <c r="C138" s="2">
         <v>0</v>
       </c>
       <c r="D138" s="2">
         <v>0</v>
       </c>
       <c r="E138" s="3">
         <v>0</v>
       </c>
       <c r="F138" s="3">
         <v>0</v>
       </c>
       <c r="G138" s="3">
         <v>0</v>
       </c>
       <c r="H138" s="3">
         <v>0</v>
       </c>
       <c r="I138" s="3">
         <v>0</v>
       </c>
@@ -14230,146 +14266,146 @@
       </c>
       <c r="AA138" s="3">
         <v>0</v>
       </c>
       <c r="AB138" s="3">
         <v>0</v>
       </c>
       <c r="AC138" s="3">
         <v>0</v>
       </c>
       <c r="AD138" s="3">
         <v>0</v>
       </c>
       <c r="AE138" s="3">
         <v>0</v>
       </c>
       <c r="AF138" s="3">
         <v>0</v>
       </c>
       <c r="AG138" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:33">
       <c r="A139" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B139" s="2">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="C139" s="2">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="D139" s="2">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="E139" s="3">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="F139" s="3">
         <v>0</v>
       </c>
       <c r="G139" s="3">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="H139" s="3">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="I139" s="3">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="J139" s="3">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="K139" s="3">
-        <v>0</v>
+        <v>14.59</v>
       </c>
       <c r="L139" s="3">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="M139" s="3">
-        <v>0</v>
+        <v>24.8</v>
       </c>
       <c r="N139" s="3">
-        <v>0</v>
+        <v>23.14</v>
       </c>
       <c r="O139" s="3">
-        <v>0</v>
+        <v>23.14</v>
       </c>
       <c r="P139" s="3">
-        <v>0</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="Q139" s="3">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" t="s">
-        <v>35</v>
+        <v>198</v>
       </c>
       <c r="U139" s="2">
-        <v>0.00</v>
+        <v>1.53</v>
       </c>
       <c r="V139" s="2">
-        <v>0.00</v>
+        <v>1.46</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="3">
         <v>0</v>
       </c>
       <c r="Y139" t="s">
         <v>35</v>
       </c>
       <c r="AA139" s="3">
         <v>0</v>
       </c>
       <c r="AB139" s="3">
         <v>0</v>
       </c>
       <c r="AC139" s="3">
         <v>0</v>
       </c>
       <c r="AD139" s="3">
         <v>0</v>
       </c>
       <c r="AE139" s="3">
         <v>0</v>
       </c>
       <c r="AF139" s="3">
         <v>0</v>
       </c>
       <c r="AG139" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:33">
       <c r="A140" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B140" s="2">
         <v>0</v>
       </c>
       <c r="C140" s="2">
         <v>0</v>
       </c>
       <c r="D140" s="2">
         <v>0</v>
       </c>
       <c r="E140" s="3">
         <v>0</v>
       </c>
       <c r="F140" s="3">
         <v>0</v>
       </c>
       <c r="G140" s="3">
         <v>0</v>
       </c>
       <c r="H140" s="3">
         <v>0</v>
       </c>
       <c r="I140" s="3">
         <v>0</v>
       </c>
@@ -14420,146 +14456,146 @@
       </c>
       <c r="AA140" s="3">
         <v>0</v>
       </c>
       <c r="AB140" s="3">
         <v>0</v>
       </c>
       <c r="AC140" s="3">
         <v>0</v>
       </c>
       <c r="AD140" s="3">
         <v>0</v>
       </c>
       <c r="AE140" s="3">
         <v>0</v>
       </c>
       <c r="AF140" s="3">
         <v>0</v>
       </c>
       <c r="AG140" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:33">
       <c r="A141" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B141" s="2">
         <v>0</v>
       </c>
       <c r="C141" s="2">
         <v>0</v>
       </c>
       <c r="D141" s="2">
         <v>0</v>
       </c>
       <c r="E141" s="3">
         <v>0</v>
       </c>
       <c r="F141" s="3">
         <v>0</v>
       </c>
       <c r="G141" s="3">
         <v>0</v>
       </c>
       <c r="H141" s="3">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="I141" s="3">
         <v>0</v>
       </c>
       <c r="J141" s="3">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="K141" s="3">
-        <v>1.83</v>
+        <v>0</v>
       </c>
       <c r="L141" s="3">
         <v>0</v>
       </c>
       <c r="M141" s="3">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="N141" s="3">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="O141" s="3">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="P141" s="3">
         <v>0</v>
       </c>
       <c r="Q141" s="3">
         <v>0</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" t="s">
-        <v>197</v>
+        <v>35</v>
       </c>
       <c r="U141" s="2">
         <v>0.00</v>
       </c>
       <c r="V141" s="2">
         <v>0.00</v>
       </c>
       <c r="W141" s="3">
         <v>0</v>
       </c>
       <c r="X141" s="3">
         <v>0</v>
       </c>
       <c r="Y141" t="s">
         <v>35</v>
       </c>
       <c r="AA141" s="3">
         <v>0</v>
       </c>
       <c r="AB141" s="3">
         <v>0</v>
       </c>
       <c r="AC141" s="3">
         <v>0</v>
       </c>
       <c r="AD141" s="3">
         <v>0</v>
       </c>
       <c r="AE141" s="3">
         <v>0</v>
       </c>
       <c r="AF141" s="3">
         <v>0</v>
       </c>
       <c r="AG141" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:33">
       <c r="A142" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B142" s="2">
         <v>0</v>
       </c>
       <c r="C142" s="2">
         <v>0</v>
       </c>
       <c r="D142" s="2">
         <v>0</v>
       </c>
       <c r="E142" s="3">
         <v>0</v>
       </c>
       <c r="F142" s="3">
         <v>0</v>
       </c>
       <c r="G142" s="3">
         <v>0</v>
       </c>
       <c r="H142" s="3">
         <v>0</v>
       </c>
       <c r="I142" s="3">
         <v>0</v>
       </c>
@@ -14610,146 +14646,146 @@
       </c>
       <c r="AA142" s="3">
         <v>0</v>
       </c>
       <c r="AB142" s="3">
         <v>0</v>
       </c>
       <c r="AC142" s="3">
         <v>0</v>
       </c>
       <c r="AD142" s="3">
         <v>0</v>
       </c>
       <c r="AE142" s="3">
         <v>0</v>
       </c>
       <c r="AF142" s="3">
         <v>0</v>
       </c>
       <c r="AG142" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:33">
       <c r="A143" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B143" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C143" s="2">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="D143" s="2">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="E143" s="3">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="F143" s="3">
         <v>0</v>
       </c>
       <c r="G143" s="3">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="H143" s="3">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="I143" s="3">
         <v>0</v>
       </c>
       <c r="J143" s="3">
-        <v>1.39</v>
+        <v>0</v>
       </c>
       <c r="K143" s="3">
-        <v>5.68</v>
+        <v>0</v>
       </c>
       <c r="L143" s="3">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="M143" s="3">
-        <v>7.29</v>
+        <v>0</v>
       </c>
       <c r="N143" s="3">
-        <v>7.29</v>
+        <v>0</v>
       </c>
       <c r="O143" s="3">
-        <v>7.29</v>
+        <v>0</v>
       </c>
       <c r="P143" s="3">
-        <v>10.43</v>
+        <v>0</v>
       </c>
       <c r="Q143" s="3">
-        <v>4.48</v>
+        <v>0</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="U143" s="2">
-        <v>16.11</v>
+        <v>0.00</v>
       </c>
       <c r="V143" s="2">
-        <v>17.20</v>
+        <v>0.00</v>
       </c>
       <c r="W143" s="3">
         <v>0</v>
       </c>
       <c r="X143" s="3">
         <v>0</v>
       </c>
       <c r="Y143" t="s">
         <v>35</v>
       </c>
       <c r="AA143" s="3">
-        <v>0.41</v>
+        <v>0</v>
       </c>
       <c r="AB143" s="3">
-        <v>3.01</v>
+        <v>0</v>
       </c>
       <c r="AC143" s="3">
         <v>0</v>
       </c>
       <c r="AD143" s="3">
         <v>0</v>
       </c>
       <c r="AE143" s="3">
         <v>0</v>
       </c>
       <c r="AF143" s="3">
         <v>0</v>
       </c>
       <c r="AG143" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:33">
       <c r="A144" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B144" s="2">
         <v>0</v>
       </c>
       <c r="C144" s="2">
         <v>0</v>
       </c>
       <c r="D144" s="2">
         <v>0</v>
       </c>
       <c r="E144" s="3">
         <v>0</v>
       </c>
       <c r="F144" s="3">
         <v>0</v>
       </c>
       <c r="G144" s="3">
         <v>0</v>
       </c>
       <c r="H144" s="3">
         <v>0</v>
       </c>
       <c r="I144" s="3">
         <v>0</v>
       </c>
@@ -14800,51 +14836,51 @@
       </c>
       <c r="AA144" s="3">
         <v>0</v>
       </c>
       <c r="AB144" s="3">
         <v>0</v>
       </c>
       <c r="AC144" s="3">
         <v>0</v>
       </c>
       <c r="AD144" s="3">
         <v>0</v>
       </c>
       <c r="AE144" s="3">
         <v>0</v>
       </c>
       <c r="AF144" s="3">
         <v>0</v>
       </c>
       <c r="AG144" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:33">
       <c r="A145" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B145" s="2">
         <v>0</v>
       </c>
       <c r="C145" s="2">
         <v>0</v>
       </c>
       <c r="D145" s="2">
         <v>0</v>
       </c>
       <c r="E145" s="3">
         <v>0</v>
       </c>
       <c r="F145" s="3">
         <v>0</v>
       </c>
       <c r="G145" s="3">
         <v>0</v>
       </c>
       <c r="H145" s="3">
         <v>0</v>
       </c>
       <c r="I145" s="3">
         <v>0</v>
       </c>
@@ -14895,146 +14931,146 @@
       </c>
       <c r="AA145" s="3">
         <v>0</v>
       </c>
       <c r="AB145" s="3">
         <v>0</v>
       </c>
       <c r="AC145" s="3">
         <v>0</v>
       </c>
       <c r="AD145" s="3">
         <v>0</v>
       </c>
       <c r="AE145" s="3">
         <v>0</v>
       </c>
       <c r="AF145" s="3">
         <v>0</v>
       </c>
       <c r="AG145" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:33">
       <c r="A146" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B146" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C146" s="2">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="D146" s="2">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="E146" s="3">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="F146" s="3">
         <v>0</v>
       </c>
       <c r="G146" s="3">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="H146" s="3">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="I146" s="3">
         <v>0</v>
       </c>
       <c r="J146" s="3">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="K146" s="3">
-        <v>0</v>
+        <v>18.14</v>
       </c>
       <c r="L146" s="3">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="M146" s="3">
-        <v>0</v>
+        <v>22.68</v>
       </c>
       <c r="N146" s="3">
-        <v>0</v>
+        <v>22.69</v>
       </c>
       <c r="O146" s="3">
-        <v>0</v>
+        <v>22.69</v>
       </c>
       <c r="P146" s="3">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="Q146" s="3">
-        <v>0</v>
+        <v>16.49</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" t="s">
-        <v>35</v>
+        <v>206</v>
       </c>
       <c r="U146" s="2">
-        <v>0.00</v>
+        <v>6.43</v>
       </c>
       <c r="V146" s="2">
-        <v>0.00</v>
+        <v>25.60</v>
       </c>
       <c r="W146" s="3">
         <v>0</v>
       </c>
       <c r="X146" s="3">
         <v>0</v>
       </c>
       <c r="Y146" t="s">
         <v>35</v>
       </c>
       <c r="AA146" s="3">
         <v>0</v>
       </c>
       <c r="AB146" s="3">
         <v>0</v>
       </c>
       <c r="AC146" s="3">
         <v>0</v>
       </c>
       <c r="AD146" s="3">
         <v>0</v>
       </c>
       <c r="AE146" s="3">
         <v>0</v>
       </c>
       <c r="AF146" s="3">
         <v>0</v>
       </c>
       <c r="AG146" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:33">
       <c r="A147" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B147" s="2">
         <v>0</v>
       </c>
       <c r="C147" s="2">
         <v>0</v>
       </c>
       <c r="D147" s="2">
         <v>0</v>
       </c>
       <c r="E147" s="3">
         <v>0</v>
       </c>
       <c r="F147" s="3">
         <v>0</v>
       </c>
       <c r="G147" s="3">
         <v>0</v>
       </c>
       <c r="H147" s="3">
         <v>0</v>
       </c>
       <c r="I147" s="3">
         <v>0</v>
       </c>
@@ -15085,93 +15121,93 @@
       </c>
       <c r="AA147" s="3">
         <v>0</v>
       </c>
       <c r="AB147" s="3">
         <v>0</v>
       </c>
       <c r="AC147" s="3">
         <v>0</v>
       </c>
       <c r="AD147" s="3">
         <v>0</v>
       </c>
       <c r="AE147" s="3">
         <v>0</v>
       </c>
       <c r="AF147" s="3">
         <v>0</v>
       </c>
       <c r="AG147" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:33">
       <c r="A148" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B148" s="2">
         <v>0</v>
       </c>
       <c r="C148" s="2">
         <v>0</v>
       </c>
       <c r="D148" s="2">
         <v>0</v>
       </c>
       <c r="E148" s="3">
         <v>0</v>
       </c>
       <c r="F148" s="3">
         <v>0</v>
       </c>
       <c r="G148" s="3">
         <v>0</v>
       </c>
       <c r="H148" s="3">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="I148" s="3">
         <v>0</v>
       </c>
       <c r="J148" s="3">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="K148" s="3">
         <v>0</v>
       </c>
       <c r="L148" s="3">
         <v>0</v>
       </c>
       <c r="M148" s="3">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="N148" s="3">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="O148" s="3">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="P148" s="3">
         <v>0</v>
       </c>
       <c r="Q148" s="3">
         <v>0</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" t="s">
         <v>35</v>
       </c>
       <c r="U148" s="2">
         <v>0.00</v>
       </c>
       <c r="V148" s="2">
         <v>0.00</v>
       </c>
       <c r="W148" s="3">
         <v>0</v>
       </c>
       <c r="X148" s="3">
         <v>0</v>
       </c>
@@ -15180,51 +15216,51 @@
       </c>
       <c r="AA148" s="3">
         <v>0</v>
       </c>
       <c r="AB148" s="3">
         <v>0</v>
       </c>
       <c r="AC148" s="3">
         <v>0</v>
       </c>
       <c r="AD148" s="3">
         <v>0</v>
       </c>
       <c r="AE148" s="3">
         <v>0</v>
       </c>
       <c r="AF148" s="3">
         <v>0</v>
       </c>
       <c r="AG148" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:33">
       <c r="A149" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B149" s="2">
         <v>0</v>
       </c>
       <c r="C149" s="2">
         <v>0</v>
       </c>
       <c r="D149" s="2">
         <v>0</v>
       </c>
       <c r="E149" s="3">
         <v>0</v>
       </c>
       <c r="F149" s="3">
         <v>0</v>
       </c>
       <c r="G149" s="3">
         <v>0</v>
       </c>
       <c r="H149" s="3">
         <v>0</v>
       </c>
       <c r="I149" s="3">
         <v>0</v>
       </c>
@@ -15275,51 +15311,51 @@
       </c>
       <c r="AA149" s="3">
         <v>0</v>
       </c>
       <c r="AB149" s="3">
         <v>0</v>
       </c>
       <c r="AC149" s="3">
         <v>0</v>
       </c>
       <c r="AD149" s="3">
         <v>0</v>
       </c>
       <c r="AE149" s="3">
         <v>0</v>
       </c>
       <c r="AF149" s="3">
         <v>0</v>
       </c>
       <c r="AG149" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:33">
       <c r="A150" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B150" s="2">
         <v>0</v>
       </c>
       <c r="C150" s="2">
         <v>0</v>
       </c>
       <c r="D150" s="2">
         <v>0</v>
       </c>
       <c r="E150" s="3">
         <v>0</v>
       </c>
       <c r="F150" s="3">
         <v>0</v>
       </c>
       <c r="G150" s="3">
         <v>0</v>
       </c>
       <c r="H150" s="3">
         <v>0</v>
       </c>
       <c r="I150" s="3">
         <v>0</v>
       </c>
@@ -15370,51 +15406,51 @@
       </c>
       <c r="AA150" s="3">
         <v>0</v>
       </c>
       <c r="AB150" s="3">
         <v>0</v>
       </c>
       <c r="AC150" s="3">
         <v>0</v>
       </c>
       <c r="AD150" s="3">
         <v>0</v>
       </c>
       <c r="AE150" s="3">
         <v>0</v>
       </c>
       <c r="AF150" s="3">
         <v>0</v>
       </c>
       <c r="AG150" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:33">
       <c r="A151" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B151" s="2">
         <v>0</v>
       </c>
       <c r="C151" s="2">
         <v>0</v>
       </c>
       <c r="D151" s="2">
         <v>0</v>
       </c>
       <c r="E151" s="3">
         <v>0</v>
       </c>
       <c r="F151" s="3">
         <v>0</v>
       </c>
       <c r="G151" s="3">
         <v>0</v>
       </c>
       <c r="H151" s="3">
         <v>0</v>
       </c>
       <c r="I151" s="3">
         <v>0</v>
       </c>
@@ -15465,241 +15501,241 @@
       </c>
       <c r="AA151" s="3">
         <v>0</v>
       </c>
       <c r="AB151" s="3">
         <v>0</v>
       </c>
       <c r="AC151" s="3">
         <v>0</v>
       </c>
       <c r="AD151" s="3">
         <v>0</v>
       </c>
       <c r="AE151" s="3">
         <v>0</v>
       </c>
       <c r="AF151" s="3">
         <v>0</v>
       </c>
       <c r="AG151" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:33">
       <c r="A152" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B152" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C152" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="D152" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="E152" s="3">
         <v>0</v>
       </c>
       <c r="F152" s="3">
         <v>0</v>
       </c>
       <c r="G152" s="3">
         <v>0</v>
       </c>
       <c r="H152" s="3">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="I152" s="3">
         <v>0</v>
       </c>
       <c r="J152" s="3">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="K152" s="3">
-        <v>0.35</v>
+        <v>0</v>
       </c>
       <c r="L152" s="3">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="M152" s="3">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="N152" s="3">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="O152" s="3">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="P152" s="3">
-        <v>37.21</v>
+        <v>0</v>
       </c>
       <c r="Q152" s="3">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="U152" s="2">
-        <v>4.54</v>
+        <v>0.00</v>
       </c>
       <c r="V152" s="2">
-        <v>4.33</v>
+        <v>0.00</v>
       </c>
       <c r="W152" s="3">
         <v>0</v>
       </c>
       <c r="X152" s="3">
         <v>0</v>
       </c>
       <c r="Y152" t="s">
         <v>35</v>
       </c>
       <c r="AA152" s="3">
-        <v>8.050000000000001</v>
+        <v>0</v>
       </c>
       <c r="AB152" s="3">
-        <v>3.46</v>
+        <v>0</v>
       </c>
       <c r="AC152" s="3">
         <v>0</v>
       </c>
       <c r="AD152" s="3">
         <v>0</v>
       </c>
       <c r="AE152" s="3">
         <v>0</v>
       </c>
       <c r="AF152" s="3">
         <v>0</v>
       </c>
       <c r="AG152" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:33">
       <c r="A153" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B153" s="2">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="C153" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D153" s="2">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E153" s="3">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="F153" s="3">
         <v>0</v>
       </c>
       <c r="G153" s="3">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="H153" s="3">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="I153" s="3">
         <v>0</v>
       </c>
       <c r="J153" s="3">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="K153" s="3">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="L153" s="3">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="M153" s="3">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="N153" s="3">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="O153" s="3">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="P153" s="3">
-        <v>0</v>
+        <v>5.06</v>
       </c>
       <c r="Q153" s="3">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="U153" s="2">
-        <v>0.00</v>
+        <v>40.40</v>
       </c>
       <c r="V153" s="2">
-        <v>0.00</v>
+        <v>11.84</v>
       </c>
       <c r="W153" s="3">
         <v>0</v>
       </c>
       <c r="X153" s="3">
         <v>0</v>
       </c>
       <c r="Y153" t="s">
         <v>35</v>
       </c>
       <c r="AA153" s="3">
         <v>0</v>
       </c>
       <c r="AB153" s="3">
         <v>0</v>
       </c>
       <c r="AC153" s="3">
         <v>0</v>
       </c>
       <c r="AD153" s="3">
         <v>0</v>
       </c>
       <c r="AE153" s="3">
         <v>0</v>
       </c>
       <c r="AF153" s="3">
         <v>0</v>
       </c>
       <c r="AG153" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:33">
       <c r="A154" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B154" s="2">
         <v>0</v>
       </c>
       <c r="C154" s="2">
         <v>0</v>
       </c>
       <c r="D154" s="2">
         <v>0</v>
       </c>
       <c r="E154" s="3">
         <v>0</v>
       </c>
       <c r="F154" s="3">
         <v>0</v>
       </c>
       <c r="G154" s="3">
         <v>0</v>
       </c>
       <c r="H154" s="3">
         <v>0</v>
       </c>
       <c r="I154" s="3">
         <v>0</v>
       </c>
@@ -15750,336 +15786,336 @@
       </c>
       <c r="AA154" s="3">
         <v>0</v>
       </c>
       <c r="AB154" s="3">
         <v>0</v>
       </c>
       <c r="AC154" s="3">
         <v>0</v>
       </c>
       <c r="AD154" s="3">
         <v>0</v>
       </c>
       <c r="AE154" s="3">
         <v>0</v>
       </c>
       <c r="AF154" s="3">
         <v>0</v>
       </c>
       <c r="AG154" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:33">
       <c r="A155" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B155" s="2">
-        <v>5</v>
+        <v>279</v>
       </c>
       <c r="C155" s="2">
-        <v>39</v>
+        <v>1030</v>
       </c>
       <c r="D155" s="2">
-        <v>44</v>
+        <v>1309</v>
       </c>
       <c r="E155" s="3">
         <v>0</v>
       </c>
       <c r="F155" s="3">
         <v>0</v>
       </c>
       <c r="G155" s="3">
         <v>0</v>
       </c>
       <c r="H155" s="3">
-        <v>1.9</v>
+        <v>4.34</v>
       </c>
       <c r="I155" s="3">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="J155" s="3">
-        <v>1.9</v>
+        <v>4.34</v>
       </c>
       <c r="K155" s="3">
-        <v>10.19</v>
+        <v>22.19</v>
       </c>
       <c r="L155" s="3">
-        <v>0.3</v>
+        <v>28.75</v>
       </c>
       <c r="M155" s="3">
-        <v>12.83</v>
+        <v>55.28</v>
       </c>
       <c r="N155" s="3">
-        <v>12.39</v>
+        <v>55.29</v>
       </c>
       <c r="O155" s="3">
-        <v>12.39</v>
+        <v>55.29</v>
       </c>
       <c r="P155" s="3">
-        <v>3.55</v>
+        <v>23.68</v>
       </c>
       <c r="Q155" s="3">
-        <v>13.9</v>
+        <v>1.02</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" t="s">
-        <v>71</v>
+        <v>216</v>
       </c>
       <c r="U155" s="2">
-        <v>23.26</v>
+        <v>3.76</v>
       </c>
       <c r="V155" s="2">
-        <v>36.00</v>
+        <v>8.43</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="3">
         <v>0</v>
       </c>
       <c r="Y155" t="s">
         <v>35</v>
       </c>
       <c r="AA155" s="3">
-        <v>0.35</v>
+        <v>0</v>
       </c>
       <c r="AB155" s="3">
-        <v>4.39</v>
+        <v>0</v>
       </c>
       <c r="AC155" s="3">
         <v>0</v>
       </c>
       <c r="AD155" s="3">
         <v>0</v>
       </c>
       <c r="AE155" s="3">
         <v>0</v>
       </c>
       <c r="AF155" s="3">
         <v>0</v>
       </c>
       <c r="AG155" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:33">
       <c r="A156" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B156" s="2">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C156" s="2">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="D156" s="2">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E156" s="3">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="F156" s="3">
         <v>0</v>
       </c>
       <c r="G156" s="3">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="H156" s="3">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="I156" s="3">
         <v>0</v>
       </c>
       <c r="J156" s="3">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="K156" s="3">
-        <v>0</v>
+        <v>7.72</v>
       </c>
       <c r="L156" s="3">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="M156" s="3">
-        <v>0</v>
+        <v>14.8</v>
       </c>
       <c r="N156" s="3">
-        <v>0</v>
+        <v>14.8</v>
       </c>
       <c r="O156" s="3">
-        <v>0</v>
+        <v>14.8</v>
       </c>
       <c r="P156" s="3">
-        <v>0</v>
+        <v>6.69</v>
       </c>
       <c r="Q156" s="3">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" t="s">
-        <v>35</v>
+        <v>218</v>
       </c>
       <c r="U156" s="2">
-        <v>0.00</v>
+        <v>5.42</v>
       </c>
       <c r="V156" s="2">
-        <v>0.00</v>
+        <v>8.36</v>
       </c>
       <c r="W156" s="3">
         <v>0</v>
       </c>
       <c r="X156" s="3">
         <v>0</v>
       </c>
       <c r="Y156" t="s">
         <v>35</v>
       </c>
       <c r="AA156" s="3">
         <v>0</v>
       </c>
       <c r="AB156" s="3">
         <v>0</v>
       </c>
       <c r="AC156" s="3">
         <v>0</v>
       </c>
       <c r="AD156" s="3">
         <v>0</v>
       </c>
       <c r="AE156" s="3">
         <v>0</v>
       </c>
       <c r="AF156" s="3">
         <v>0</v>
       </c>
       <c r="AG156" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:33">
       <c r="A157" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B157" s="2">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="C157" s="2">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="D157" s="2">
-        <v>0</v>
+        <v>548</v>
       </c>
       <c r="E157" s="3">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="F157" s="3">
         <v>0</v>
       </c>
       <c r="G157" s="3">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="H157" s="3">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="I157" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J157" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K157" s="3">
-        <v>0</v>
+        <v>26.25</v>
       </c>
       <c r="L157" s="3">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="M157" s="3">
-        <v>0</v>
+        <v>37.19</v>
       </c>
       <c r="N157" s="3">
-        <v>0</v>
+        <v>36.21</v>
       </c>
       <c r="O157" s="3">
-        <v>0</v>
+        <v>36.21</v>
       </c>
       <c r="P157" s="3">
-        <v>0</v>
+        <v>15.13</v>
       </c>
       <c r="Q157" s="3">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" t="s">
-        <v>35</v>
+        <v>220</v>
       </c>
       <c r="U157" s="2">
-        <v>0.00</v>
+        <v>4.46</v>
       </c>
       <c r="V157" s="2">
-        <v>0.00</v>
+        <v>5.15</v>
       </c>
       <c r="W157" s="3">
         <v>0</v>
       </c>
       <c r="X157" s="3">
         <v>0</v>
       </c>
       <c r="Y157" t="s">
         <v>35</v>
       </c>
       <c r="AA157" s="3">
         <v>0</v>
       </c>
       <c r="AB157" s="3">
         <v>0</v>
       </c>
       <c r="AC157" s="3">
         <v>0</v>
       </c>
       <c r="AD157" s="3">
         <v>0</v>
       </c>
       <c r="AE157" s="3">
         <v>0</v>
       </c>
       <c r="AF157" s="3">
         <v>0</v>
       </c>
       <c r="AG157" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:33">
       <c r="A158" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="B158" s="2">
         <v>0</v>
       </c>
       <c r="C158" s="2">
         <v>0</v>
       </c>
       <c r="D158" s="2">
         <v>0</v>
       </c>
       <c r="E158" s="3">
         <v>0</v>
       </c>
       <c r="F158" s="3">
         <v>0</v>
       </c>
       <c r="G158" s="3">
         <v>0</v>
       </c>
       <c r="H158" s="3">
         <v>0</v>
       </c>
       <c r="I158" s="3">
         <v>0</v>
       </c>
@@ -16130,336 +16166,336 @@
       </c>
       <c r="AA158" s="3">
         <v>0</v>
       </c>
       <c r="AB158" s="3">
         <v>0</v>
       </c>
       <c r="AC158" s="3">
         <v>0</v>
       </c>
       <c r="AD158" s="3">
         <v>0</v>
       </c>
       <c r="AE158" s="3">
         <v>0</v>
       </c>
       <c r="AF158" s="3">
         <v>0</v>
       </c>
       <c r="AG158" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:33">
       <c r="A159" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="B159" s="2">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="C159" s="2">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="D159" s="2">
-        <v>175</v>
+        <v>41</v>
       </c>
       <c r="E159" s="3">
-        <v>9.699999999999999</v>
+        <v>0.01</v>
       </c>
       <c r="F159" s="3">
         <v>0</v>
       </c>
       <c r="G159" s="3">
-        <v>9.699999999999999</v>
+        <v>0.01</v>
       </c>
       <c r="H159" s="3">
-        <v>1.16</v>
+        <v>0.18</v>
       </c>
       <c r="I159" s="3">
-        <v>1.46</v>
+        <v>0</v>
       </c>
       <c r="J159" s="3">
-        <v>10.86</v>
+        <v>0.19</v>
       </c>
       <c r="K159" s="3">
-        <v>11.45</v>
+        <v>0.78</v>
       </c>
       <c r="L159" s="3">
-        <v>0.77</v>
+        <v>0.28</v>
       </c>
       <c r="M159" s="3">
-        <v>24.54</v>
+        <v>1.26</v>
       </c>
       <c r="N159" s="3">
-        <v>23.09</v>
+        <v>1.26</v>
       </c>
       <c r="O159" s="3">
-        <v>23.09</v>
+        <v>1.26</v>
       </c>
       <c r="P159" s="3">
-        <v>7.58</v>
+        <v>32.54</v>
       </c>
       <c r="Q159" s="3">
-        <v>3.93</v>
+        <v>1.14</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="U159" s="2">
-        <v>6.42</v>
+        <v>9.58</v>
       </c>
       <c r="V159" s="2">
-        <v>10.03</v>
+        <v>30.60</v>
       </c>
       <c r="W159" s="3">
         <v>0</v>
       </c>
       <c r="X159" s="3">
         <v>0</v>
       </c>
       <c r="Y159" t="s">
         <v>35</v>
       </c>
       <c r="AA159" s="3">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="AB159" s="3">
-        <v>30.17</v>
+        <v>0</v>
       </c>
       <c r="AC159" s="3">
         <v>0</v>
       </c>
       <c r="AD159" s="3">
         <v>0</v>
       </c>
       <c r="AE159" s="3">
         <v>0</v>
       </c>
       <c r="AF159" s="3">
         <v>0</v>
       </c>
       <c r="AG159" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:33">
       <c r="A160" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B160" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C160" s="2">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="D160" s="2">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="E160" s="3">
         <v>0</v>
       </c>
       <c r="F160" s="3">
         <v>0</v>
       </c>
       <c r="G160" s="3">
         <v>0</v>
       </c>
       <c r="H160" s="3">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="I160" s="3">
         <v>0</v>
       </c>
       <c r="J160" s="3">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="K160" s="3">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="L160" s="3">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="M160" s="3">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="N160" s="3">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="O160" s="3">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="P160" s="3">
-        <v>0</v>
+        <v>21.79</v>
       </c>
       <c r="Q160" s="3">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" t="s">
-        <v>35</v>
+        <v>172</v>
       </c>
       <c r="U160" s="2">
-        <v>0.00</v>
+        <v>85.45</v>
       </c>
       <c r="V160" s="2">
-        <v>0.00</v>
+        <v>71.80</v>
       </c>
       <c r="W160" s="3">
         <v>0</v>
       </c>
       <c r="X160" s="3">
         <v>0</v>
       </c>
       <c r="Y160" t="s">
         <v>35</v>
       </c>
       <c r="AA160" s="3">
         <v>0</v>
       </c>
       <c r="AB160" s="3">
         <v>0</v>
       </c>
       <c r="AC160" s="3">
         <v>0</v>
       </c>
       <c r="AD160" s="3">
         <v>0</v>
       </c>
       <c r="AE160" s="3">
         <v>0</v>
       </c>
       <c r="AF160" s="3">
         <v>0</v>
       </c>
       <c r="AG160" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:33">
       <c r="A161" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B161" s="2">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="C161" s="2">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="D161" s="2">
-        <v>0</v>
+        <v>307</v>
       </c>
       <c r="E161" s="3">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="F161" s="3">
         <v>0</v>
       </c>
       <c r="G161" s="3">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="H161" s="3">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="I161" s="3">
         <v>0</v>
       </c>
       <c r="J161" s="3">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="K161" s="3">
-        <v>0</v>
+        <v>14.98</v>
       </c>
       <c r="L161" s="3">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="M161" s="3">
-        <v>0</v>
+        <v>22.88</v>
       </c>
       <c r="N161" s="3">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="O161" s="3">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="P161" s="3">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="Q161" s="3">
-        <v>0</v>
+        <v>2.93</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="U161" s="2">
-        <v>0.00</v>
+        <v>5.83</v>
       </c>
       <c r="V161" s="2">
-        <v>0.00</v>
+        <v>8.43</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="3">
         <v>0</v>
       </c>
       <c r="Y161" t="s">
         <v>35</v>
       </c>
       <c r="AA161" s="3">
         <v>0</v>
       </c>
       <c r="AB161" s="3">
         <v>0</v>
       </c>
       <c r="AC161" s="3">
         <v>0</v>
       </c>
       <c r="AD161" s="3">
         <v>0</v>
       </c>
       <c r="AE161" s="3">
         <v>0</v>
       </c>
       <c r="AF161" s="3">
         <v>0</v>
       </c>
       <c r="AG161" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:33">
       <c r="A162" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B162" s="2">
         <v>0</v>
       </c>
       <c r="C162" s="2">
         <v>0</v>
       </c>
       <c r="D162" s="2">
         <v>0</v>
       </c>
       <c r="E162" s="3">
         <v>0</v>
       </c>
       <c r="F162" s="3">
         <v>0</v>
       </c>
       <c r="G162" s="3">
         <v>0</v>
       </c>
       <c r="H162" s="3">
         <v>0</v>
       </c>
       <c r="I162" s="3">
         <v>0</v>
       </c>
@@ -16510,93 +16546,93 @@
       </c>
       <c r="AA162" s="3">
         <v>0</v>
       </c>
       <c r="AB162" s="3">
         <v>0</v>
       </c>
       <c r="AC162" s="3">
         <v>0</v>
       </c>
       <c r="AD162" s="3">
         <v>0</v>
       </c>
       <c r="AE162" s="3">
         <v>0</v>
       </c>
       <c r="AF162" s="3">
         <v>0</v>
       </c>
       <c r="AG162" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:33">
       <c r="A163" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="B163" s="2">
         <v>0</v>
       </c>
       <c r="C163" s="2">
         <v>0</v>
       </c>
       <c r="D163" s="2">
         <v>0</v>
       </c>
       <c r="E163" s="3">
         <v>0</v>
       </c>
       <c r="F163" s="3">
         <v>0</v>
       </c>
       <c r="G163" s="3">
         <v>0</v>
       </c>
       <c r="H163" s="3">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="I163" s="3">
         <v>0</v>
       </c>
       <c r="J163" s="3">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="K163" s="3">
         <v>0</v>
       </c>
       <c r="L163" s="3">
         <v>0</v>
       </c>
       <c r="M163" s="3">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="N163" s="3">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="O163" s="3">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="P163" s="3">
         <v>0</v>
       </c>
       <c r="Q163" s="3">
         <v>0</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" t="s">
         <v>35</v>
       </c>
       <c r="U163" s="2">
         <v>0.00</v>
       </c>
       <c r="V163" s="2">
         <v>0.00</v>
       </c>
       <c r="W163" s="3">
         <v>0</v>
       </c>
       <c r="X163" s="3">
         <v>0</v>
       </c>
@@ -16605,51 +16641,51 @@
       </c>
       <c r="AA163" s="3">
         <v>0</v>
       </c>
       <c r="AB163" s="3">
         <v>0</v>
       </c>
       <c r="AC163" s="3">
         <v>0</v>
       </c>
       <c r="AD163" s="3">
         <v>0</v>
       </c>
       <c r="AE163" s="3">
         <v>0</v>
       </c>
       <c r="AF163" s="3">
         <v>0</v>
       </c>
       <c r="AG163" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:33">
       <c r="A164" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B164" s="2">
         <v>0</v>
       </c>
       <c r="C164" s="2">
         <v>0</v>
       </c>
       <c r="D164" s="2">
         <v>0</v>
       </c>
       <c r="E164" s="3">
         <v>0</v>
       </c>
       <c r="F164" s="3">
         <v>0</v>
       </c>
       <c r="G164" s="3">
         <v>0</v>
       </c>
       <c r="H164" s="3">
         <v>0</v>
       </c>
       <c r="I164" s="3">
         <v>0</v>
       </c>
@@ -16700,51 +16736,51 @@
       </c>
       <c r="AA164" s="3">
         <v>0</v>
       </c>
       <c r="AB164" s="3">
         <v>0</v>
       </c>
       <c r="AC164" s="3">
         <v>0</v>
       </c>
       <c r="AD164" s="3">
         <v>0</v>
       </c>
       <c r="AE164" s="3">
         <v>0</v>
       </c>
       <c r="AF164" s="3">
         <v>0</v>
       </c>
       <c r="AG164" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:33">
       <c r="A165" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B165" s="2">
         <v>0</v>
       </c>
       <c r="C165" s="2">
         <v>0</v>
       </c>
       <c r="D165" s="2">
         <v>0</v>
       </c>
       <c r="E165" s="3">
         <v>0</v>
       </c>
       <c r="F165" s="3">
         <v>0</v>
       </c>
       <c r="G165" s="3">
         <v>0</v>
       </c>
       <c r="H165" s="3">
         <v>0</v>
       </c>
       <c r="I165" s="3">
         <v>0</v>
       </c>
@@ -16795,51 +16831,51 @@
       </c>
       <c r="AA165" s="3">
         <v>0</v>
       </c>
       <c r="AB165" s="3">
         <v>0</v>
       </c>
       <c r="AC165" s="3">
         <v>0</v>
       </c>
       <c r="AD165" s="3">
         <v>0</v>
       </c>
       <c r="AE165" s="3">
         <v>0</v>
       </c>
       <c r="AF165" s="3">
         <v>0</v>
       </c>
       <c r="AG165" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:33">
       <c r="A166" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B166" s="2">
         <v>0</v>
       </c>
       <c r="C166" s="2">
         <v>0</v>
       </c>
       <c r="D166" s="2">
         <v>0</v>
       </c>
       <c r="E166" s="3">
         <v>0</v>
       </c>
       <c r="F166" s="3">
         <v>0</v>
       </c>
       <c r="G166" s="3">
         <v>0</v>
       </c>
       <c r="H166" s="3">
         <v>0</v>
       </c>
       <c r="I166" s="3">
         <v>0</v>
       </c>
@@ -16890,336 +16926,336 @@
       </c>
       <c r="AA166" s="3">
         <v>0</v>
       </c>
       <c r="AB166" s="3">
         <v>0</v>
       </c>
       <c r="AC166" s="3">
         <v>0</v>
       </c>
       <c r="AD166" s="3">
         <v>0</v>
       </c>
       <c r="AE166" s="3">
         <v>0</v>
       </c>
       <c r="AF166" s="3">
         <v>0</v>
       </c>
       <c r="AG166" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:33">
       <c r="A167" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="B167" s="2">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="C167" s="2">
-        <v>0</v>
+        <v>671</v>
       </c>
       <c r="D167" s="2">
-        <v>0</v>
+        <v>785</v>
       </c>
       <c r="E167" s="3">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="F167" s="3">
         <v>0</v>
       </c>
       <c r="G167" s="3">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="H167" s="3">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="I167" s="3">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="J167" s="3">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="K167" s="3">
-        <v>0</v>
+        <v>56.01</v>
       </c>
       <c r="L167" s="3">
-        <v>0</v>
+        <v>13.48</v>
       </c>
       <c r="M167" s="3">
-        <v>0</v>
+        <v>81.91</v>
       </c>
       <c r="N167" s="3">
-        <v>0</v>
+        <v>77.93000000000001</v>
       </c>
       <c r="O167" s="3">
-        <v>0</v>
+        <v>77.93000000000001</v>
       </c>
       <c r="P167" s="3">
-        <v>0</v>
+        <v>10.07</v>
       </c>
       <c r="Q167" s="3">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" t="s">
-        <v>35</v>
+        <v>220</v>
       </c>
       <c r="U167" s="2">
-        <v>0.00</v>
+        <v>6.72</v>
       </c>
       <c r="V167" s="2">
-        <v>0.00</v>
+        <v>13.59</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="3">
         <v>0</v>
       </c>
       <c r="Y167" t="s">
         <v>35</v>
       </c>
       <c r="AA167" s="3">
         <v>0</v>
       </c>
       <c r="AB167" s="3">
         <v>0</v>
       </c>
       <c r="AC167" s="3">
         <v>0</v>
       </c>
       <c r="AD167" s="3">
         <v>0</v>
       </c>
       <c r="AE167" s="3">
         <v>0</v>
       </c>
       <c r="AF167" s="3">
         <v>0</v>
       </c>
       <c r="AG167" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:33">
       <c r="A168" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="B168" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C168" s="2">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="D168" s="2">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="E168" s="3">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="F168" s="3">
         <v>0</v>
       </c>
       <c r="G168" s="3">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="H168" s="3">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="I168" s="3">
         <v>0</v>
       </c>
       <c r="J168" s="3">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="K168" s="3">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="L168" s="3">
-        <v>0</v>
+        <v>1.68</v>
       </c>
       <c r="M168" s="3">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="N168" s="3">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="O168" s="3">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="P168" s="3">
-        <v>0</v>
+        <v>13.35</v>
       </c>
       <c r="Q168" s="3">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="U168" s="2">
-        <v>0.00</v>
+        <v>9.31</v>
       </c>
       <c r="V168" s="2">
-        <v>0.00</v>
+        <v>11.70</v>
       </c>
       <c r="W168" s="3">
         <v>0</v>
       </c>
       <c r="X168" s="3">
         <v>0</v>
       </c>
       <c r="Y168" t="s">
         <v>35</v>
       </c>
       <c r="AA168" s="3">
         <v>0</v>
       </c>
       <c r="AB168" s="3">
         <v>0</v>
       </c>
       <c r="AC168" s="3">
         <v>0</v>
       </c>
       <c r="AD168" s="3">
         <v>0</v>
       </c>
       <c r="AE168" s="3">
         <v>0</v>
       </c>
       <c r="AF168" s="3">
         <v>0</v>
       </c>
       <c r="AG168" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:33">
       <c r="A169" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B169" s="2">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="C169" s="2">
-        <v>0</v>
+        <v>561</v>
       </c>
       <c r="D169" s="2">
-        <v>0</v>
+        <v>637</v>
       </c>
       <c r="E169" s="3">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="F169" s="3">
         <v>0</v>
       </c>
       <c r="G169" s="3">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="H169" s="3">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="I169" s="3">
         <v>0</v>
       </c>
       <c r="J169" s="3">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="K169" s="3">
-        <v>0</v>
+        <v>7.23</v>
       </c>
       <c r="L169" s="3">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="M169" s="3">
-        <v>0</v>
+        <v>19.84</v>
       </c>
       <c r="N169" s="3">
-        <v>0</v>
+        <v>19.84</v>
       </c>
       <c r="O169" s="3">
-        <v>0</v>
+        <v>19.84</v>
       </c>
       <c r="P169" s="3">
-        <v>0</v>
+        <v>32.11</v>
       </c>
       <c r="Q169" s="3">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" t="s">
-        <v>35</v>
+        <v>216</v>
       </c>
       <c r="U169" s="2">
-        <v>0.00</v>
+        <v>2.44</v>
       </c>
       <c r="V169" s="2">
-        <v>0.00</v>
+        <v>1.61</v>
       </c>
       <c r="W169" s="3">
         <v>0</v>
       </c>
       <c r="X169" s="3">
         <v>0</v>
       </c>
       <c r="Y169" t="s">
         <v>35</v>
       </c>
       <c r="AA169" s="3">
         <v>0</v>
       </c>
       <c r="AB169" s="3">
         <v>0</v>
       </c>
       <c r="AC169" s="3">
         <v>0</v>
       </c>
       <c r="AD169" s="3">
         <v>0</v>
       </c>
       <c r="AE169" s="3">
         <v>0</v>
       </c>
       <c r="AF169" s="3">
         <v>0</v>
       </c>
       <c r="AG169" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:33">
       <c r="A170" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B170" s="2">
         <v>0</v>
       </c>
       <c r="C170" s="2">
         <v>0</v>
       </c>
       <c r="D170" s="2">
         <v>0</v>
       </c>
       <c r="E170" s="3">
         <v>0</v>
       </c>
       <c r="F170" s="3">
         <v>0</v>
       </c>
       <c r="G170" s="3">
         <v>0</v>
       </c>
       <c r="H170" s="3">
         <v>0</v>
       </c>
       <c r="I170" s="3">
         <v>0</v>
       </c>
@@ -17270,51 +17306,51 @@
       </c>
       <c r="AA170" s="3">
         <v>0</v>
       </c>
       <c r="AB170" s="3">
         <v>0</v>
       </c>
       <c r="AC170" s="3">
         <v>0</v>
       </c>
       <c r="AD170" s="3">
         <v>0</v>
       </c>
       <c r="AE170" s="3">
         <v>0</v>
       </c>
       <c r="AF170" s="3">
         <v>0</v>
       </c>
       <c r="AG170" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:33">
       <c r="A171" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="B171" s="2">
         <v>0</v>
       </c>
       <c r="C171" s="2">
         <v>0</v>
       </c>
       <c r="D171" s="2">
         <v>0</v>
       </c>
       <c r="E171" s="3">
         <v>0</v>
       </c>
       <c r="F171" s="3">
         <v>0</v>
       </c>
       <c r="G171" s="3">
         <v>0</v>
       </c>
       <c r="H171" s="3">
         <v>0</v>
       </c>
       <c r="I171" s="3">
         <v>0</v>
       </c>
@@ -17365,51 +17401,51 @@
       </c>
       <c r="AA171" s="3">
         <v>0</v>
       </c>
       <c r="AB171" s="3">
         <v>0</v>
       </c>
       <c r="AC171" s="3">
         <v>0</v>
       </c>
       <c r="AD171" s="3">
         <v>0</v>
       </c>
       <c r="AE171" s="3">
         <v>0</v>
       </c>
       <c r="AF171" s="3">
         <v>0</v>
       </c>
       <c r="AG171" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:33">
       <c r="A172" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B172" s="2">
         <v>0</v>
       </c>
       <c r="C172" s="2">
         <v>0</v>
       </c>
       <c r="D172" s="2">
         <v>0</v>
       </c>
       <c r="E172" s="3">
         <v>0</v>
       </c>
       <c r="F172" s="3">
         <v>0</v>
       </c>
       <c r="G172" s="3">
         <v>0</v>
       </c>
       <c r="H172" s="3">
         <v>0</v>
       </c>
       <c r="I172" s="3">
         <v>0</v>
       </c>
@@ -17460,51 +17496,51 @@
       </c>
       <c r="AA172" s="3">
         <v>0</v>
       </c>
       <c r="AB172" s="3">
         <v>0</v>
       </c>
       <c r="AC172" s="3">
         <v>0</v>
       </c>
       <c r="AD172" s="3">
         <v>0</v>
       </c>
       <c r="AE172" s="3">
         <v>0</v>
       </c>
       <c r="AF172" s="3">
         <v>0</v>
       </c>
       <c r="AG172" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:33">
       <c r="A173" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B173" s="2">
         <v>0</v>
       </c>
       <c r="C173" s="2">
         <v>0</v>
       </c>
       <c r="D173" s="2">
         <v>0</v>
       </c>
       <c r="E173" s="3">
         <v>0</v>
       </c>
       <c r="F173" s="3">
         <v>0</v>
       </c>
       <c r="G173" s="3">
         <v>0</v>
       </c>
       <c r="H173" s="3">
         <v>0</v>
       </c>
       <c r="I173" s="3">
         <v>0</v>
       </c>
@@ -17555,146 +17591,146 @@
       </c>
       <c r="AA173" s="3">
         <v>0</v>
       </c>
       <c r="AB173" s="3">
         <v>0</v>
       </c>
       <c r="AC173" s="3">
         <v>0</v>
       </c>
       <c r="AD173" s="3">
         <v>0</v>
       </c>
       <c r="AE173" s="3">
         <v>0</v>
       </c>
       <c r="AF173" s="3">
         <v>0</v>
       </c>
       <c r="AG173" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:33">
       <c r="A174" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B174" s="2">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="C174" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D174" s="2">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="E174" s="3">
         <v>0</v>
       </c>
       <c r="F174" s="3">
         <v>0</v>
       </c>
       <c r="G174" s="3">
         <v>0</v>
       </c>
       <c r="H174" s="3">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="I174" s="3">
         <v>0</v>
       </c>
       <c r="J174" s="3">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="K174" s="3">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="L174" s="3">
-        <v>3.27</v>
+        <v>0</v>
       </c>
       <c r="M174" s="3">
-        <v>5.03</v>
+        <v>0</v>
       </c>
       <c r="N174" s="3">
-        <v>5.03</v>
+        <v>0</v>
       </c>
       <c r="O174" s="3">
-        <v>5.03</v>
+        <v>0</v>
       </c>
       <c r="P174" s="3">
-        <v>5.37</v>
+        <v>0</v>
       </c>
       <c r="Q174" s="3">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" t="s">
-        <v>232</v>
+        <v>35</v>
       </c>
       <c r="U174" s="2">
-        <v>5.00</v>
+        <v>0.00</v>
       </c>
       <c r="V174" s="2">
-        <v>8.00</v>
+        <v>0.00</v>
       </c>
       <c r="W174" s="3">
         <v>0</v>
       </c>
       <c r="X174" s="3">
         <v>0</v>
       </c>
       <c r="Y174" t="s">
         <v>35</v>
       </c>
       <c r="AA174" s="3">
         <v>0</v>
       </c>
       <c r="AB174" s="3">
         <v>0</v>
       </c>
       <c r="AC174" s="3">
         <v>0</v>
       </c>
       <c r="AD174" s="3">
         <v>0</v>
       </c>
       <c r="AE174" s="3">
         <v>0</v>
       </c>
       <c r="AF174" s="3">
         <v>0</v>
       </c>
       <c r="AG174" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:33">
       <c r="A175" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B175" s="2">
         <v>0</v>
       </c>
       <c r="C175" s="2">
         <v>0</v>
       </c>
       <c r="D175" s="2">
         <v>0</v>
       </c>
       <c r="E175" s="3">
         <v>0</v>
       </c>
       <c r="F175" s="3">
         <v>0</v>
       </c>
       <c r="G175" s="3">
         <v>0</v>
       </c>
       <c r="H175" s="3">
         <v>0</v>
       </c>
       <c r="I175" s="3">
         <v>0</v>
       </c>
@@ -17745,51 +17781,51 @@
       </c>
       <c r="AA175" s="3">
         <v>0</v>
       </c>
       <c r="AB175" s="3">
         <v>0</v>
       </c>
       <c r="AC175" s="3">
         <v>0</v>
       </c>
       <c r="AD175" s="3">
         <v>0</v>
       </c>
       <c r="AE175" s="3">
         <v>0</v>
       </c>
       <c r="AF175" s="3">
         <v>0</v>
       </c>
       <c r="AG175" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:33">
       <c r="A176" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B176" s="2">
         <v>0</v>
       </c>
       <c r="C176" s="2">
         <v>0</v>
       </c>
       <c r="D176" s="2">
         <v>0</v>
       </c>
       <c r="E176" s="3">
         <v>0</v>
       </c>
       <c r="F176" s="3">
         <v>0</v>
       </c>
       <c r="G176" s="3">
         <v>0</v>
       </c>
       <c r="H176" s="3">
         <v>0</v>
       </c>
       <c r="I176" s="3">
         <v>0</v>
       </c>
@@ -17840,51 +17876,51 @@
       </c>
       <c r="AA176" s="3">
         <v>0</v>
       </c>
       <c r="AB176" s="3">
         <v>0</v>
       </c>
       <c r="AC176" s="3">
         <v>0</v>
       </c>
       <c r="AD176" s="3">
         <v>0</v>
       </c>
       <c r="AE176" s="3">
         <v>0</v>
       </c>
       <c r="AF176" s="3">
         <v>0</v>
       </c>
       <c r="AG176" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:33">
       <c r="A177" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B177" s="2">
         <v>0</v>
       </c>
       <c r="C177" s="2">
         <v>0</v>
       </c>
       <c r="D177" s="2">
         <v>0</v>
       </c>
       <c r="E177" s="3">
         <v>0</v>
       </c>
       <c r="F177" s="3">
         <v>0</v>
       </c>
       <c r="G177" s="3">
         <v>0</v>
       </c>
       <c r="H177" s="3">
         <v>0</v>
       </c>
       <c r="I177" s="3">
         <v>0</v>
       </c>
@@ -17935,51 +17971,51 @@
       </c>
       <c r="AA177" s="3">
         <v>0</v>
       </c>
       <c r="AB177" s="3">
         <v>0</v>
       </c>
       <c r="AC177" s="3">
         <v>0</v>
       </c>
       <c r="AD177" s="3">
         <v>0</v>
       </c>
       <c r="AE177" s="3">
         <v>0</v>
       </c>
       <c r="AF177" s="3">
         <v>0</v>
       </c>
       <c r="AG177" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:33">
       <c r="A178" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B178" s="2">
         <v>0</v>
       </c>
       <c r="C178" s="2">
         <v>0</v>
       </c>
       <c r="D178" s="2">
         <v>0</v>
       </c>
       <c r="E178" s="3">
         <v>0</v>
       </c>
       <c r="F178" s="3">
         <v>0</v>
       </c>
       <c r="G178" s="3">
         <v>0</v>
       </c>
       <c r="H178" s="3">
         <v>0</v>
       </c>
       <c r="I178" s="3">
         <v>0</v>
       </c>
@@ -18030,235 +18066,710 @@
       </c>
       <c r="AA178" s="3">
         <v>0</v>
       </c>
       <c r="AB178" s="3">
         <v>0</v>
       </c>
       <c r="AC178" s="3">
         <v>0</v>
       </c>
       <c r="AD178" s="3">
         <v>0</v>
       </c>
       <c r="AE178" s="3">
         <v>0</v>
       </c>
       <c r="AF178" s="3">
         <v>0</v>
       </c>
       <c r="AG178" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:33">
       <c r="A179" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B179" s="2">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="C179" s="2">
-        <v>0</v>
+        <v>442</v>
       </c>
       <c r="D179" s="2">
-        <v>0</v>
+        <v>501</v>
       </c>
       <c r="E179" s="3">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="F179" s="3">
         <v>0</v>
       </c>
       <c r="G179" s="3">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="H179" s="3">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="I179" s="3">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="J179" s="3">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="K179" s="3">
-        <v>0</v>
+        <v>22.23</v>
       </c>
       <c r="L179" s="3">
-        <v>0</v>
+        <v>7.15</v>
       </c>
       <c r="M179" s="3">
-        <v>0</v>
+        <v>33.12</v>
       </c>
       <c r="N179" s="3">
-        <v>0</v>
+        <v>31.22</v>
       </c>
       <c r="O179" s="3">
-        <v>0</v>
+        <v>31.22</v>
       </c>
       <c r="P179" s="3">
-        <v>0</v>
+        <v>16.05</v>
       </c>
       <c r="Q179" s="3">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="U179" s="2">
-        <v>0.00</v>
+        <v>1.98</v>
       </c>
       <c r="V179" s="2">
-        <v>0.00</v>
+        <v>4.17</v>
       </c>
       <c r="W179" s="3">
         <v>0</v>
       </c>
       <c r="X179" s="3">
         <v>0</v>
       </c>
       <c r="Y179" t="s">
         <v>35</v>
       </c>
       <c r="AA179" s="3">
         <v>0</v>
       </c>
       <c r="AB179" s="3">
         <v>0</v>
       </c>
       <c r="AC179" s="3">
         <v>0</v>
       </c>
       <c r="AD179" s="3">
         <v>0</v>
       </c>
       <c r="AE179" s="3">
         <v>0</v>
       </c>
       <c r="AF179" s="3">
         <v>0</v>
       </c>
       <c r="AG179" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:33">
       <c r="A180" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B180" s="2">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="C180" s="2">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="D180" s="2">
-        <v>0</v>
+        <v>553</v>
       </c>
       <c r="E180" s="3">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="F180" s="3">
         <v>0</v>
       </c>
       <c r="G180" s="3">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="H180" s="3">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="I180" s="3">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="J180" s="3">
-        <v>0</v>
+        <v>5.46</v>
       </c>
       <c r="K180" s="3">
-        <v>0</v>
+        <v>38.59</v>
       </c>
       <c r="L180" s="3">
-        <v>0</v>
+        <v>6.82</v>
       </c>
       <c r="M180" s="3">
-        <v>0</v>
+        <v>54.1</v>
       </c>
       <c r="N180" s="3">
-        <v>0</v>
+        <v>50.88</v>
       </c>
       <c r="O180" s="3">
-        <v>0</v>
+        <v>50.88</v>
       </c>
       <c r="P180" s="3">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="Q180" s="3">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="U180" s="2">
-        <v>0.00</v>
+        <v>5.63</v>
       </c>
       <c r="V180" s="2">
-        <v>0.00</v>
+        <v>4.70</v>
       </c>
       <c r="W180" s="3">
         <v>0</v>
       </c>
       <c r="X180" s="3">
         <v>0</v>
       </c>
       <c r="Y180" t="s">
         <v>35</v>
       </c>
       <c r="AA180" s="3">
         <v>0</v>
       </c>
       <c r="AB180" s="3">
         <v>0</v>
       </c>
       <c r="AC180" s="3">
         <v>0</v>
       </c>
       <c r="AD180" s="3">
         <v>0</v>
       </c>
       <c r="AE180" s="3">
         <v>0</v>
       </c>
       <c r="AF180" s="3">
         <v>0</v>
       </c>
       <c r="AG180" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:33">
+      <c r="A181" t="s">
+        <v>245</v>
+      </c>
+      <c r="B181" s="2">
+        <v>0</v>
+      </c>
+      <c r="C181" s="2">
+        <v>0</v>
+      </c>
+      <c r="D181" s="2">
+        <v>0</v>
+      </c>
+      <c r="E181" s="3">
+        <v>0</v>
+      </c>
+      <c r="F181" s="3">
+        <v>0</v>
+      </c>
+      <c r="G181" s="3">
+        <v>0</v>
+      </c>
+      <c r="H181" s="3">
+        <v>0</v>
+      </c>
+      <c r="I181" s="3">
+        <v>0</v>
+      </c>
+      <c r="J181" s="3">
+        <v>0</v>
+      </c>
+      <c r="K181" s="3">
+        <v>0</v>
+      </c>
+      <c r="L181" s="3">
+        <v>0</v>
+      </c>
+      <c r="M181" s="3">
+        <v>0</v>
+      </c>
+      <c r="N181" s="3">
+        <v>0</v>
+      </c>
+      <c r="O181" s="3">
+        <v>0</v>
+      </c>
+      <c r="P181" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q181" s="3">
+        <v>0</v>
+      </c>
+      <c r="S181" s="3">
+        <v>0</v>
+      </c>
+      <c r="T181" t="s">
+        <v>35</v>
+      </c>
+      <c r="U181" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="V181" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="W181" s="3">
+        <v>0</v>
+      </c>
+      <c r="X181" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y181" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA181" s="3">
+        <v>0</v>
+      </c>
+      <c r="AB181" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC181" s="3">
+        <v>0</v>
+      </c>
+      <c r="AD181" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE181" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF181" s="3">
+        <v>0</v>
+      </c>
+      <c r="AG181" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:33">
+      <c r="A182" t="s">
+        <v>246</v>
+      </c>
+      <c r="B182" s="2">
+        <v>0</v>
+      </c>
+      <c r="C182" s="2">
+        <v>0</v>
+      </c>
+      <c r="D182" s="2">
+        <v>0</v>
+      </c>
+      <c r="E182" s="3">
+        <v>0</v>
+      </c>
+      <c r="F182" s="3">
+        <v>0</v>
+      </c>
+      <c r="G182" s="3">
+        <v>0</v>
+      </c>
+      <c r="H182" s="3">
+        <v>0</v>
+      </c>
+      <c r="I182" s="3">
+        <v>0</v>
+      </c>
+      <c r="J182" s="3">
+        <v>0</v>
+      </c>
+      <c r="K182" s="3">
+        <v>0</v>
+      </c>
+      <c r="L182" s="3">
+        <v>0</v>
+      </c>
+      <c r="M182" s="3">
+        <v>0</v>
+      </c>
+      <c r="N182" s="3">
+        <v>0</v>
+      </c>
+      <c r="O182" s="3">
+        <v>0</v>
+      </c>
+      <c r="P182" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q182" s="3">
+        <v>0</v>
+      </c>
+      <c r="S182" s="3">
+        <v>0</v>
+      </c>
+      <c r="T182" t="s">
+        <v>35</v>
+      </c>
+      <c r="U182" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="V182" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="W182" s="3">
+        <v>0</v>
+      </c>
+      <c r="X182" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y182" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA182" s="3">
+        <v>0</v>
+      </c>
+      <c r="AB182" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC182" s="3">
+        <v>0</v>
+      </c>
+      <c r="AD182" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE182" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF182" s="3">
+        <v>0</v>
+      </c>
+      <c r="AG182" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:33">
+      <c r="A183" t="s">
+        <v>247</v>
+      </c>
+      <c r="B183" s="2">
+        <v>0</v>
+      </c>
+      <c r="C183" s="2">
+        <v>0</v>
+      </c>
+      <c r="D183" s="2">
+        <v>0</v>
+      </c>
+      <c r="E183" s="3">
+        <v>0</v>
+      </c>
+      <c r="F183" s="3">
+        <v>0</v>
+      </c>
+      <c r="G183" s="3">
+        <v>0</v>
+      </c>
+      <c r="H183" s="3">
+        <v>0</v>
+      </c>
+      <c r="I183" s="3">
+        <v>0</v>
+      </c>
+      <c r="J183" s="3">
+        <v>0</v>
+      </c>
+      <c r="K183" s="3">
+        <v>0</v>
+      </c>
+      <c r="L183" s="3">
+        <v>0</v>
+      </c>
+      <c r="M183" s="3">
+        <v>0</v>
+      </c>
+      <c r="N183" s="3">
+        <v>0</v>
+      </c>
+      <c r="O183" s="3">
+        <v>0</v>
+      </c>
+      <c r="P183" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q183" s="3">
+        <v>0</v>
+      </c>
+      <c r="S183" s="3">
+        <v>0</v>
+      </c>
+      <c r="T183" t="s">
+        <v>35</v>
+      </c>
+      <c r="U183" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="V183" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="W183" s="3">
+        <v>0</v>
+      </c>
+      <c r="X183" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y183" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA183" s="3">
+        <v>0</v>
+      </c>
+      <c r="AB183" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC183" s="3">
+        <v>0</v>
+      </c>
+      <c r="AD183" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE183" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF183" s="3">
+        <v>0</v>
+      </c>
+      <c r="AG183" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:33">
+      <c r="A184" t="s">
+        <v>248</v>
+      </c>
+      <c r="B184" s="2">
+        <v>0</v>
+      </c>
+      <c r="C184" s="2">
+        <v>0</v>
+      </c>
+      <c r="D184" s="2">
+        <v>0</v>
+      </c>
+      <c r="E184" s="3">
+        <v>0</v>
+      </c>
+      <c r="F184" s="3">
+        <v>0</v>
+      </c>
+      <c r="G184" s="3">
+        <v>0</v>
+      </c>
+      <c r="H184" s="3">
+        <v>0</v>
+      </c>
+      <c r="I184" s="3">
+        <v>0</v>
+      </c>
+      <c r="J184" s="3">
+        <v>0</v>
+      </c>
+      <c r="K184" s="3">
+        <v>0</v>
+      </c>
+      <c r="L184" s="3">
+        <v>0</v>
+      </c>
+      <c r="M184" s="3">
+        <v>0</v>
+      </c>
+      <c r="N184" s="3">
+        <v>0</v>
+      </c>
+      <c r="O184" s="3">
+        <v>0</v>
+      </c>
+      <c r="P184" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q184" s="3">
+        <v>0</v>
+      </c>
+      <c r="S184" s="3">
+        <v>0</v>
+      </c>
+      <c r="T184" t="s">
+        <v>35</v>
+      </c>
+      <c r="U184" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="V184" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="W184" s="3">
+        <v>0</v>
+      </c>
+      <c r="X184" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y184" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA184" s="3">
+        <v>0</v>
+      </c>
+      <c r="AB184" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC184" s="3">
+        <v>0</v>
+      </c>
+      <c r="AD184" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE184" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF184" s="3">
+        <v>0</v>
+      </c>
+      <c r="AG184" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:33">
+      <c r="A185" t="s">
+        <v>249</v>
+      </c>
+      <c r="B185" s="2">
+        <v>0</v>
+      </c>
+      <c r="C185" s="2">
+        <v>0</v>
+      </c>
+      <c r="D185" s="2">
+        <v>0</v>
+      </c>
+      <c r="E185" s="3">
+        <v>9.9</v>
+      </c>
+      <c r="F185" s="3">
+        <v>0</v>
+      </c>
+      <c r="G185" s="3">
+        <v>9.9</v>
+      </c>
+      <c r="H185" s="3">
+        <v>1.11</v>
+      </c>
+      <c r="I185" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="J185" s="3">
+        <v>11.01</v>
+      </c>
+      <c r="K185" s="3">
+        <v>5.67</v>
+      </c>
+      <c r="L185" s="3">
+        <v>0</v>
+      </c>
+      <c r="M185" s="3">
+        <v>16.83</v>
+      </c>
+      <c r="N185" s="3">
+        <v>16.69</v>
+      </c>
+      <c r="O185" s="3">
+        <v>16.69</v>
+      </c>
+      <c r="P185" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q185" s="3">
+        <v>0</v>
+      </c>
+      <c r="S185" s="3">
+        <v>0</v>
+      </c>
+      <c r="T185" t="s">
+        <v>250</v>
+      </c>
+      <c r="U185" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="V185" s="2">
+        <v>0.00</v>
+      </c>
+      <c r="W185" s="3">
+        <v>0</v>
+      </c>
+      <c r="X185" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y185" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA185" s="3">
+        <v>0</v>
+      </c>
+      <c r="AB185" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC185" s="3">
+        <v>0</v>
+      </c>
+      <c r="AD185" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE185" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF185" s="3">
+        <v>0</v>
+      </c>
+      <c r="AG185" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">