--- v0 (2026-05-07)
+++ v1 (2026-11-06)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S180"/>
+  <dimension ref="A1:S185"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Eingehend angenommene Anrufe</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Ausgehend angenommene Anrufe</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -668,171 +668,171 @@
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Adrian Asani</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>12</v>
+        <v>261</v>
       </c>
       <c r="C4" t="n">
-        <v>80</v>
+        <v>837</v>
       </c>
       <c r="D4" t="n">
-        <v>92</v>
+        <v>1098</v>
       </c>
       <c r="E4" t="n">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="G4" t="n">
-        <v>0.47</v>
+        <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0.14</v>
+        <v>4.11</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>0.61</v>
+        <v>4.29</v>
       </c>
       <c r="K4" t="n">
-        <v>1.25</v>
+        <v>23.58</v>
       </c>
       <c r="L4" t="n">
-        <v>0.57</v>
+        <v>12.88</v>
       </c>
       <c r="M4" t="n">
-        <v>2.44</v>
+        <v>40.76</v>
       </c>
       <c r="N4" t="n">
-        <v>37.7</v>
+        <v>26.94</v>
       </c>
       <c r="O4" t="n">
-        <v>0.82</v>
+        <v>1.29</v>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>63%</t>
+          <t>58%</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>7.21</t>
+          <t>19.50</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>10.25</t>
+          <t>27.90</t>
         </is>
       </c>
       <c r="S4" t="n">
-        <v>6.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Alejandra Valcarcel</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="C5" t="n">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="D5" t="n">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="E5" t="n">
-        <v>0</v>
+        <v>11.39</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
-        <v>0</v>
+        <v>11.39</v>
       </c>
       <c r="H5" t="n">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="I5" t="n">
         <v>0</v>
       </c>
       <c r="J5" t="n">
-        <v>0</v>
+        <v>11.9</v>
       </c>
       <c r="K5" t="n">
-        <v>0</v>
+        <v>5.23</v>
       </c>
       <c r="L5" t="n">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="M5" t="n">
-        <v>0</v>
+        <v>19.35</v>
       </c>
       <c r="N5" t="n">
-        <v>0</v>
+        <v>13.18</v>
       </c>
       <c r="O5" t="n">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>66%</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.81</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.89</t>
         </is>
       </c>
       <c r="S5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Alexander Kaletsch</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="n">
         <v>0</v>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
@@ -932,51 +932,51 @@
       <c r="O7" t="n">
         <v>0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Alexandra Dost</t>
+          <t>Ali Yilmaz</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="n">
         <v>0</v>
       </c>
       <c r="D8" t="n">
         <v>0</v>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
@@ -999,252 +999,252 @@
       <c r="O8" t="n">
         <v>0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Ali Yilmaz</t>
+          <t>Alina Rauh</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C9" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D9" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="E9" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="K9" t="n">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="M9" t="n">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="N9" t="n">
-        <v>0</v>
+        <v>19.44</v>
       </c>
       <c r="O9" t="n">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>57%</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>28.25</t>
         </is>
       </c>
       <c r="S9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Alina Rauh</t>
+          <t>Aline Ghazi</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="n">
         <v>0</v>
       </c>
       <c r="D10" t="n">
         <v>0</v>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
       <c r="J10" t="n">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="K10" t="n">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="M10" t="n">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="N10" t="n">
         <v>0</v>
       </c>
       <c r="O10" t="n">
         <v>0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Aline Ghazi</t>
+          <t>Alpay Demircan</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="n">
         <v>0</v>
       </c>
       <c r="D11" t="n">
         <v>0</v>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="K11" t="n">
         <v>0</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
       <c r="M11" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="N11" t="n">
         <v>0</v>
       </c>
       <c r="O11" t="n">
         <v>0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Alpay Demircan</t>
+          <t>Altina Aliu</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="n">
         <v>0</v>
       </c>
       <c r="D12" t="n">
         <v>0</v>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
@@ -1267,51 +1267,51 @@
       <c r="O12" t="n">
         <v>0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Altina Aliu</t>
+          <t>Amin Abbasi</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="n">
         <v>0</v>
       </c>
       <c r="D13" t="n">
         <v>0</v>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
@@ -1401,118 +1401,118 @@
       <c r="O14" t="n">
         <v>0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ana Fortea</t>
+          <t>Ana Luca</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="C15" t="n">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="D15" t="n">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="K15" t="n">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="L15" t="n">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="M15" t="n">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="N15" t="n">
-        <v>0</v>
+        <v>38.29</v>
       </c>
       <c r="O15" t="n">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>60%</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.09</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>10.59</t>
         </is>
       </c>
       <c r="S15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Ana Luca</t>
+          <t>Anastasiya Bila</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="n">
         <v>0</v>
       </c>
       <c r="D16" t="n">
         <v>0</v>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
@@ -1535,51 +1535,51 @@
       <c r="O16" t="n">
         <v>0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Anastasiya Bila</t>
+          <t>Andreas Kliem</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="n">
         <v>0</v>
       </c>
       <c r="D17" t="n">
         <v>0</v>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
@@ -1602,51 +1602,51 @@
       <c r="O17" t="n">
         <v>0</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Andreas Kliem</t>
+          <t>Angela Marcheva</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="n">
         <v>0</v>
       </c>
       <c r="D18" t="n">
         <v>0</v>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
@@ -1669,51 +1669,51 @@
       <c r="O18" t="n">
         <v>0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Angela Marcheva</t>
+          <t>Anna-Maria Nagel</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="n">
         <v>0</v>
       </c>
       <c r="D19" t="n">
         <v>0</v>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
@@ -1736,51 +1736,51 @@
       <c r="O19" t="n">
         <v>0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Anna-Maria Nagel</t>
+          <t>Artur Büttner</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="n">
         <v>0</v>
       </c>
       <c r="D20" t="n">
         <v>0</v>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
@@ -1803,51 +1803,51 @@
       <c r="O20" t="n">
         <v>0</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Artur Büttner</t>
+          <t>Arzu Guliyeva</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="n">
         <v>0</v>
       </c>
       <c r="D21" t="n">
         <v>0</v>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
         <v>0</v>
@@ -1870,242 +1870,242 @@
       <c r="O21" t="n">
         <v>0</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Arzu Guliyeva</t>
+          <t>Ashley-Fifi Wanya-Bomanga</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C22" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="D22" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>0.34</v>
+        <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
       <c r="J22" t="n">
-        <v>0.34</v>
+        <v>0</v>
       </c>
       <c r="K22" t="n">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="L22" t="n">
-        <v>1.32</v>
+        <v>0</v>
       </c>
       <c r="M22" t="n">
-        <v>2.15</v>
+        <v>0</v>
       </c>
       <c r="N22" t="n">
-        <v>13.49</v>
+        <v>0</v>
       </c>
       <c r="O22" t="n">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>23%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>18.45</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
-          <t>29.22</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Ashley-Fifi Wanya-Bomanga</t>
+          <t>Ayse Aksoy</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C23" t="n">
         <v>0</v>
       </c>
       <c r="D23" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E23" t="n">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>0.9399999999999999</v>
+        <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>1.49</v>
+        <v>0</v>
       </c>
       <c r="K23" t="n">
-        <v>3.26</v>
+        <v>0</v>
       </c>
       <c r="L23" t="n">
-        <v>3.36</v>
+        <v>0</v>
       </c>
       <c r="M23" t="n">
-        <v>8.109999999999999</v>
+        <v>0</v>
       </c>
       <c r="N23" t="n">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="O23" t="n">
-        <v>11.51</v>
+        <v>0</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>43%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
-          <t>4.18</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Ayse Aksoy</t>
+          <t>Bahnan Youssef</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="C24" t="n">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="D24" t="n">
-        <v>0</v>
+        <v>433</v>
       </c>
       <c r="E24" t="n">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="H24" t="n">
-        <v>0</v>
+        <v>1.64</v>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
       <c r="J24" t="n">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="K24" t="n">
-        <v>0</v>
+        <v>19.94</v>
       </c>
       <c r="L24" t="n">
-        <v>0</v>
+        <v>13.82</v>
       </c>
       <c r="M24" t="n">
-        <v>0</v>
+        <v>36.42</v>
       </c>
       <c r="N24" t="n">
-        <v>0</v>
+        <v>11.89</v>
       </c>
       <c r="O24" t="n">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>56%</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.58</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>13.70</t>
         </is>
       </c>
       <c r="S24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Benedicte Britney Nguena Manfo</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="n">
         <v>0</v>
       </c>
       <c r="D25" t="n">
         <v>0</v>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
@@ -2205,118 +2205,118 @@
       <c r="O26" t="n">
         <v>0</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Berfin Sertkaya</t>
+          <t>Benis Tondelua</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="C27" t="n">
-        <v>148</v>
+        <v>430</v>
       </c>
       <c r="D27" t="n">
-        <v>176</v>
+        <v>471</v>
       </c>
       <c r="E27" t="n">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="H27" t="n">
-        <v>1.34</v>
+        <v>6.5</v>
       </c>
       <c r="I27" t="n">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="J27" t="n">
-        <v>1.34</v>
+        <v>7.65</v>
       </c>
       <c r="K27" t="n">
-        <v>8.42</v>
+        <v>49.16</v>
       </c>
       <c r="L27" t="n">
-        <v>0.93</v>
+        <v>13.96</v>
       </c>
       <c r="M27" t="n">
-        <v>10.7</v>
+        <v>70.79000000000001</v>
       </c>
       <c r="N27" t="n">
-        <v>16.45</v>
+        <v>6.65</v>
       </c>
       <c r="O27" t="n">
-        <v>2.87</v>
+        <v>6.26</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>79%</t>
+          <t>71%</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>11.03</t>
+          <t>3.15</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
-          <t>10.43</t>
+          <t>36.73</t>
         </is>
       </c>
       <c r="S27" t="n">
-        <v>0.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Brigitte Ranft</t>
+          <t>Berfin Sertkaya</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="n">
         <v>0</v>
       </c>
       <c r="D28" t="n">
         <v>0</v>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>0</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
         <v>0</v>
@@ -2339,51 +2339,51 @@
       <c r="O28" t="n">
         <v>0</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Britta Moch</t>
+          <t>Brigitte Ranft</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="n">
         <v>0</v>
       </c>
       <c r="D29" t="n">
         <v>0</v>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>0</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
         <v>0</v>
@@ -2406,51 +2406,51 @@
       <c r="O29" t="n">
         <v>0</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Chaimae Alaoui</t>
+          <t>Britta Moch</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="n">
         <v>0</v>
       </c>
       <c r="D30" t="n">
         <v>0</v>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>0</v>
       </c>
       <c r="H30" t="n">
         <v>0</v>
       </c>
       <c r="I30" t="n">
         <v>0</v>
@@ -2473,51 +2473,51 @@
       <c r="O30" t="n">
         <v>0</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Chana Jenkins</t>
+          <t>Chaimae Alaoui</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" t="n">
         <v>0</v>
       </c>
       <c r="D31" t="n">
         <v>0</v>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
         <v>0</v>
@@ -2540,51 +2540,51 @@
       <c r="O31" t="n">
         <v>0</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Chehrazed Berazek</t>
+          <t>Chana Jenkins</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="n">
         <v>0</v>
       </c>
       <c r="D32" t="n">
         <v>0</v>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
         <v>0</v>
@@ -2607,185 +2607,185 @@
       <c r="O32" t="n">
         <v>0</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Chiara Friolo</t>
+          <t>Chehrazed Berazek</t>
         </is>
       </c>
       <c r="B33" t="n">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="C33" t="n">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="D33" t="n">
-        <v>197</v>
+        <v>99</v>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
-        <v>0.26</v>
+        <v>10.64</v>
       </c>
       <c r="I33" t="n">
-        <v>0.51</v>
+        <v>0.02</v>
       </c>
       <c r="J33" t="n">
-        <v>0.26</v>
+        <v>10.64</v>
       </c>
       <c r="K33" t="n">
-        <v>4.36</v>
+        <v>0</v>
       </c>
       <c r="L33" t="n">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="M33" t="n">
-        <v>5.33</v>
+        <v>10.65</v>
       </c>
       <c r="N33" t="n">
-        <v>36.96</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="O33" t="n">
-        <v>1.33</v>
+        <v>0</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>82%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>6.18</t>
+          <t>182.87</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
-          <t>7.92</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S33" t="n">
-        <v>3.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Christian Gneist</t>
+          <t>Chiara Friolo</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="n">
         <v>0</v>
       </c>
       <c r="D34" t="n">
         <v>0</v>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="I34" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="J34" t="n">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="K34" t="n">
-        <v>0</v>
+        <v>13.81</v>
       </c>
       <c r="L34" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="M34" t="n">
-        <v>0</v>
+        <v>15.02</v>
       </c>
       <c r="N34" t="n">
         <v>0</v>
       </c>
       <c r="O34" t="n">
         <v>0</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>92%</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Christian Heel</t>
+          <t>Christian Gneist</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="n">
         <v>0</v>
       </c>
       <c r="D35" t="n">
         <v>0</v>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>0</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
         <v>0</v>
@@ -2808,51 +2808,51 @@
       <c r="O35" t="n">
         <v>0</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Claudia Weber</t>
+          <t>Christian Heel</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="n">
         <v>0</v>
       </c>
       <c r="D36" t="n">
         <v>0</v>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
         <v>0</v>
@@ -2875,252 +2875,252 @@
       <c r="O36" t="n">
         <v>0</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Claudia-Maria Precup</t>
+          <t>Claudia Weber</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="C37" t="n">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="D37" t="n">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="E37" t="n">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="H37" t="n">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
       <c r="J37" t="n">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="K37" t="n">
-        <v>0</v>
+        <v>14.59</v>
       </c>
       <c r="L37" t="n">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="M37" t="n">
-        <v>0</v>
+        <v>21.5</v>
       </c>
       <c r="N37" t="n">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="O37" t="n">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>69%</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>12.66</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>12.04</t>
         </is>
       </c>
       <c r="S37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Constanze Büttner</t>
+          <t>Claudia-Maria Precup</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C38" t="n">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="D38" t="n">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="I38" t="n">
         <v>0</v>
       </c>
       <c r="J38" t="n">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="K38" t="n">
-        <v>1.26</v>
+        <v>0</v>
       </c>
       <c r="L38" t="n">
-        <v>0.5600000000000001</v>
+        <v>0</v>
       </c>
       <c r="M38" t="n">
-        <v>1.98</v>
+        <v>0</v>
       </c>
       <c r="N38" t="n">
-        <v>35.86</v>
+        <v>0</v>
       </c>
       <c r="O38" t="n">
-        <v>1.06</v>
+        <v>0</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>64%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>3.86</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
-          <t>3.86</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Cotal Agent</t>
+          <t>Constanze Büttner</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>0</v>
+        <v>332</v>
       </c>
       <c r="C39" t="n">
-        <v>0</v>
+        <v>2018</v>
       </c>
       <c r="D39" t="n">
-        <v>0</v>
+        <v>2350</v>
       </c>
       <c r="E39" t="n">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H39" t="n">
-        <v>0</v>
+        <v>5.62</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="J39" t="n">
-        <v>0</v>
+        <v>5.72</v>
       </c>
       <c r="K39" t="n">
-        <v>0</v>
+        <v>39.08</v>
       </c>
       <c r="L39" t="n">
-        <v>0</v>
+        <v>14.7</v>
       </c>
       <c r="M39" t="n">
-        <v>0</v>
+        <v>59.53</v>
       </c>
       <c r="N39" t="n">
-        <v>0</v>
+        <v>39.48</v>
       </c>
       <c r="O39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>66%</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.48</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.86</t>
         </is>
       </c>
       <c r="S39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Cotal Mailbox</t>
+          <t>Cotal Agent</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="n">
         <v>0</v>
       </c>
       <c r="D40" t="n">
         <v>0</v>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>0</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
         <v>0</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
@@ -3143,51 +3143,51 @@
       <c r="O40" t="n">
         <v>0</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Dalia Schaaf</t>
+          <t>Cotal Mailbox</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="n">
         <v>0</v>
       </c>
       <c r="D41" t="n">
         <v>0</v>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>0</v>
@@ -3210,319 +3210,319 @@
       <c r="O41" t="n">
         <v>0</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Dalshika Keerthan</t>
+          <t>Dalia Schaaf</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="C42" t="n">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="D42" t="n">
-        <v>0</v>
+        <v>563</v>
       </c>
       <c r="E42" t="n">
-        <v>0</v>
+        <v>5.13</v>
       </c>
       <c r="F42" t="n">
         <v>0</v>
       </c>
       <c r="G42" t="n">
-        <v>0</v>
+        <v>5.12</v>
       </c>
       <c r="H42" t="n">
-        <v>0</v>
+        <v>9.390000000000001</v>
       </c>
       <c r="I42" t="n">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="J42" t="n">
-        <v>0</v>
+        <v>14.52</v>
       </c>
       <c r="K42" t="n">
-        <v>0</v>
+        <v>46.9</v>
       </c>
       <c r="L42" t="n">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="M42" t="n">
-        <v>0</v>
+        <v>70.84999999999999</v>
       </c>
       <c r="N42" t="n">
-        <v>0</v>
+        <v>7.95</v>
       </c>
       <c r="O42" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>71%</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.43</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>3.64</t>
         </is>
       </c>
       <c r="S42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Daniel Klement</t>
+          <t>Dalshika Keerthan</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C43" t="n">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="D43" t="n">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E43" t="n">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="F43" t="n">
         <v>0</v>
       </c>
       <c r="G43" t="n">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="H43" t="n">
-        <v>0.36</v>
+        <v>0</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="K43" t="n">
-        <v>3.48</v>
+        <v>0</v>
       </c>
       <c r="L43" t="n">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="M43" t="n">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="N43" t="n">
-        <v>8.56</v>
+        <v>0</v>
       </c>
       <c r="O43" t="n">
-        <v>5.49</v>
+        <v>0</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>87%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>5.61</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
-          <t>16.71</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S43" t="n">
-        <v>0.82</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Daniel Lobur</t>
+          <t>Daniel Agejew</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="C44" t="n">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="D44" t="n">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="E44" t="n">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="F44" t="n">
         <v>0</v>
       </c>
       <c r="G44" t="n">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="I44" t="n">
         <v>0</v>
       </c>
       <c r="J44" t="n">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="K44" t="n">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="L44" t="n">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="M44" t="n">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="N44" t="n">
-        <v>0</v>
+        <v>15.81</v>
       </c>
       <c r="O44" t="n">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>71%</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>3.07</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>9.13</t>
         </is>
       </c>
       <c r="S44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Daniel Schmik</t>
+          <t>Daniel Klement</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="C45" t="n">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="D45" t="n">
-        <v>0</v>
+        <v>145</v>
       </c>
       <c r="E45" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="F45" t="n">
         <v>0</v>
       </c>
       <c r="G45" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="H45" t="n">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="n">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="K45" t="n">
-        <v>0</v>
+        <v>8.77</v>
       </c>
       <c r="L45" t="n">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="M45" t="n">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="N45" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="O45" t="n">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>85%</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>7.48</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>14.24</t>
         </is>
       </c>
       <c r="S45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Daniela Friedrich</t>
+          <t>Daniel Lobur</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="n">
         <v>0</v>
       </c>
       <c r="D46" t="n">
         <v>0</v>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
         <v>0</v>
       </c>
       <c r="I46" t="n">
         <v>0</v>
@@ -3545,118 +3545,118 @@
       <c r="O46" t="n">
         <v>0</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Darius Gropp</t>
+          <t>Daniel Schmik</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C47" t="n">
-        <v>41</v>
+        <v>233</v>
       </c>
       <c r="D47" t="n">
-        <v>44</v>
+        <v>257</v>
       </c>
       <c r="E47" t="n">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="H47" t="n">
-        <v>0.49</v>
+        <v>3.41</v>
       </c>
       <c r="I47" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J47" t="n">
-        <v>0.49</v>
+        <v>4.11</v>
       </c>
       <c r="K47" t="n">
-        <v>4.38</v>
+        <v>18.21</v>
       </c>
       <c r="L47" t="n">
-        <v>1.19</v>
+        <v>1.95</v>
       </c>
       <c r="M47" t="n">
-        <v>6.06</v>
+        <v>24.28</v>
       </c>
       <c r="N47" t="n">
-        <v>7.26</v>
+        <v>10.58</v>
       </c>
       <c r="O47" t="n">
-        <v>5.97</v>
+        <v>4.25</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>72%</t>
+          <t>77%</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>5.88</t>
+          <t>1.26</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
-          <t>50.67</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="S47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>David Asmussen</t>
+          <t>Daniela Friedrich</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" t="n">
         <v>0</v>
       </c>
       <c r="D48" t="n">
         <v>0</v>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
         <v>0</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
         <v>0</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
@@ -3679,319 +3679,319 @@
       <c r="O48" t="n">
         <v>0</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Dilara Yilmaz</t>
+          <t>Darius Gropp</t>
         </is>
       </c>
       <c r="B49" t="n">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="C49" t="n">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="D49" t="n">
-        <v>189</v>
+        <v>84</v>
       </c>
       <c r="E49" t="n">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="F49" t="n">
         <v>0</v>
       </c>
       <c r="G49" t="n">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="H49" t="n">
-        <v>1.16</v>
+        <v>2.94</v>
       </c>
       <c r="I49" t="n">
-        <v>0.97</v>
+        <v>3.5</v>
       </c>
       <c r="J49" t="n">
-        <v>1.16</v>
+        <v>3.16</v>
       </c>
       <c r="K49" t="n">
-        <v>12.01</v>
+        <v>23.28</v>
       </c>
       <c r="L49" t="n">
-        <v>0.98</v>
+        <v>6.7</v>
       </c>
       <c r="M49" t="n">
-        <v>14.15</v>
+        <v>33.14</v>
       </c>
       <c r="N49" t="n">
-        <v>13.36</v>
+        <v>2.53</v>
       </c>
       <c r="O49" t="n">
-        <v>3.81</v>
+        <v>16.63</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>85%</t>
+          <t>71%</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>15.38</t>
+          <t>3.55</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
-          <t>15.12</t>
+          <t>26.87</t>
         </is>
       </c>
       <c r="S49" t="n">
-        <v>1.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Duc Do</t>
+          <t>David Asmussen</t>
         </is>
       </c>
       <c r="B50" t="n">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="C50" t="n">
-        <v>72</v>
+        <v>310</v>
       </c>
       <c r="D50" t="n">
-        <v>91</v>
+        <v>345</v>
       </c>
       <c r="E50" t="n">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="F50" t="n">
         <v>0</v>
       </c>
       <c r="G50" t="n">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="H50" t="n">
-        <v>0.17</v>
+        <v>4.96</v>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
       <c r="J50" t="n">
-        <v>0.17</v>
+        <v>5.56</v>
       </c>
       <c r="K50" t="n">
-        <v>1.56</v>
+        <v>15.1</v>
       </c>
       <c r="L50" t="n">
-        <v>0.51</v>
+        <v>7.94</v>
       </c>
       <c r="M50" t="n">
-        <v>2.24</v>
+        <v>28.61</v>
       </c>
       <c r="N50" t="n">
-        <v>40.62</v>
+        <v>12.06</v>
       </c>
       <c r="O50" t="n">
-        <v>1.03</v>
+        <v>2.63</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>70%</t>
+          <t>54%</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>1.29</t>
+          <t>11.75</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>4.53</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="S50" t="n">
-        <v>5.87</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Dummy Account</t>
+          <t>Dilara Yilmaz</t>
         </is>
       </c>
       <c r="B51" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="C51" t="n">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="D51" t="n">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
       <c r="J51" t="n">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="K51" t="n">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="L51" t="n">
-        <v>0</v>
+        <v>1.35</v>
       </c>
       <c r="M51" t="n">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="N51" t="n">
-        <v>0</v>
+        <v>26.24</v>
       </c>
       <c r="O51" t="n">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>43%</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>7.95</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>11.31</t>
         </is>
       </c>
       <c r="S51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Eda Alper</t>
+          <t>Duc Do</t>
         </is>
       </c>
       <c r="B52" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C52" t="n">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="D52" t="n">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="E52" t="n">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="F52" t="n">
         <v>0</v>
       </c>
       <c r="G52" t="n">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="H52" t="n">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="J52" t="n">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="K52" t="n">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="L52" t="n">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="M52" t="n">
-        <v>0</v>
+        <v>10.19</v>
       </c>
       <c r="N52" t="n">
-        <v>0</v>
+        <v>7.26</v>
       </c>
       <c r="O52" t="n">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>38%</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>16.76</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>16.71</t>
         </is>
       </c>
       <c r="S52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Eileen Ries</t>
+          <t>Dummy Account</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>0</v>
       </c>
       <c r="C53" t="n">
         <v>0</v>
       </c>
       <c r="D53" t="n">
         <v>0</v>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
         <v>0</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
         <v>0</v>
       </c>
       <c r="I53" t="n">
         <v>0</v>
@@ -4014,51 +4014,51 @@
       <c r="O53" t="n">
         <v>0</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Elif Ipek</t>
+          <t>Eda Alper</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>0</v>
       </c>
       <c r="C54" t="n">
         <v>0</v>
       </c>
       <c r="D54" t="n">
         <v>0</v>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
         <v>0</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="n">
         <v>0</v>
       </c>
       <c r="I54" t="n">
         <v>0</v>
@@ -4081,118 +4081,118 @@
       <c r="O54" t="n">
         <v>0</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Elke Reithe</t>
+          <t>Eileen Frese</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="C55" t="n">
-        <v>0</v>
+        <v>373</v>
       </c>
       <c r="D55" t="n">
-        <v>0</v>
+        <v>549</v>
       </c>
       <c r="E55" t="n">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="F55" t="n">
         <v>0</v>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="H55" t="n">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="I55" t="n">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="J55" t="n">
-        <v>0</v>
+        <v>21.82</v>
       </c>
       <c r="K55" t="n">
-        <v>0</v>
+        <v>58.92</v>
       </c>
       <c r="L55" t="n">
-        <v>0</v>
+        <v>11.71</v>
       </c>
       <c r="M55" t="n">
-        <v>0</v>
+        <v>92.47</v>
       </c>
       <c r="N55" t="n">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="O55" t="n">
-        <v>0</v>
+        <v>6.44</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>69%</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.32</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>10.40</t>
         </is>
       </c>
       <c r="S55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Emel Alp</t>
+          <t>Eileen Ries</t>
         </is>
       </c>
       <c r="B56" t="n">
         <v>0</v>
       </c>
       <c r="C56" t="n">
         <v>0</v>
       </c>
       <c r="D56" t="n">
         <v>0</v>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
         <v>0</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
         <v>0</v>
       </c>
       <c r="I56" t="n">
         <v>0</v>
@@ -4215,51 +4215,51 @@
       <c r="O56" t="n">
         <v>0</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Emilia Balan</t>
+          <t>Elif Ipek</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>0</v>
       </c>
       <c r="C57" t="n">
         <v>0</v>
       </c>
       <c r="D57" t="n">
         <v>0</v>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
         <v>0</v>
       </c>
       <c r="G57" t="n">
         <v>0</v>
       </c>
       <c r="H57" t="n">
         <v>0</v>
       </c>
       <c r="I57" t="n">
         <v>0</v>
@@ -4282,51 +4282,51 @@
       <c r="O57" t="n">
         <v>0</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Fabian Dirks</t>
+          <t>Elke Reithe</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>0</v>
       </c>
       <c r="C58" t="n">
         <v>0</v>
       </c>
       <c r="D58" t="n">
         <v>0</v>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
         <v>0</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
         <v>0</v>
       </c>
       <c r="I58" t="n">
         <v>0</v>
@@ -4349,252 +4349,252 @@
       <c r="O58" t="n">
         <v>0</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Fernanda Vargas</t>
+          <t>Emel Alp</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="C59" t="n">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="D59" t="n">
-        <v>0</v>
+        <v>367</v>
       </c>
       <c r="E59" t="n">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="F59" t="n">
         <v>0</v>
       </c>
       <c r="G59" t="n">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="H59" t="n">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
       <c r="J59" t="n">
-        <v>0</v>
+        <v>3.36</v>
       </c>
       <c r="K59" t="n">
-        <v>0</v>
+        <v>18.05</v>
       </c>
       <c r="L59" t="n">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="M59" t="n">
-        <v>0</v>
+        <v>23.98</v>
       </c>
       <c r="N59" t="n">
-        <v>0</v>
+        <v>15.3</v>
       </c>
       <c r="O59" t="n">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>76%</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>3.92</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>14.41</t>
         </is>
       </c>
       <c r="S59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Feyza Arslan</t>
+          <t>Emilia Balan</t>
         </is>
       </c>
       <c r="B60" t="n">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="C60" t="n">
-        <v>183</v>
+        <v>446</v>
       </c>
       <c r="D60" t="n">
-        <v>207</v>
+        <v>542</v>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
         <v>0</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
-        <v>1.22</v>
+        <v>2.27</v>
       </c>
       <c r="I60" t="n">
+        <v>1.17</v>
+      </c>
+      <c r="J60" t="n">
+        <v>2.27</v>
+      </c>
+      <c r="K60" t="n">
+        <v>9.16</v>
+      </c>
+      <c r="L60" t="n">
+        <v>6.05</v>
+      </c>
+      <c r="M60" t="n">
+        <v>17.49</v>
+      </c>
+      <c r="N60" t="n">
+        <v>30.99</v>
+      </c>
+      <c r="O60" t="n">
         <v>1.01</v>
       </c>
-      <c r="J60" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>78%</t>
+          <t>52%</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>9.22</t>
+          <t>8.04</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
-          <t>7.25</t>
+          <t>9.31</t>
         </is>
       </c>
       <c r="S60" t="n">
-        <v>1.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Gertruda Kaufman</t>
+          <t>Estrella Gomez Munoz</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>0</v>
       </c>
       <c r="C61" t="n">
         <v>0</v>
       </c>
       <c r="D61" t="n">
         <v>0</v>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="I61" t="n">
         <v>0</v>
       </c>
       <c r="J61" t="n">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="K61" t="n">
-        <v>7.5</v>
+        <v>0</v>
       </c>
       <c r="L61" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="M61" t="n">
-        <v>8.23</v>
+        <v>0</v>
       </c>
       <c r="N61" t="n">
         <v>0</v>
       </c>
       <c r="O61" t="n">
         <v>0</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>91%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Giulia Burtzlaff</t>
+          <t>Fabian Dirks</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
       <c r="C62" t="n">
         <v>0</v>
       </c>
       <c r="D62" t="n">
         <v>0</v>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
         <v>0</v>
@@ -4617,453 +4617,453 @@
       <c r="O62" t="n">
         <v>0</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Gizem Bilgic</t>
+          <t>Fernanda Vargas</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>0</v>
       </c>
       <c r="C63" t="n">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="D63" t="n">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="E63" t="n">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="F63" t="n">
         <v>0</v>
       </c>
       <c r="G63" t="n">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="H63" t="n">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="I63" t="n">
         <v>0</v>
       </c>
       <c r="J63" t="n">
-        <v>0</v>
+        <v>1.34</v>
       </c>
       <c r="K63" t="n">
-        <v>0</v>
+        <v>40.35</v>
       </c>
       <c r="L63" t="n">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="M63" t="n">
-        <v>0</v>
+        <v>44.54</v>
       </c>
       <c r="N63" t="n">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="O63" t="n">
-        <v>0</v>
+        <v>33.62</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>92%</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.38</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Gloria Henrich</t>
+          <t>Feyza Arslan</t>
         </is>
       </c>
       <c r="B64" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="C64" t="n">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="D64" t="n">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="E64" t="n">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F64" t="n">
         <v>0</v>
       </c>
       <c r="G64" t="n">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H64" t="n">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="I64" t="n">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="J64" t="n">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="K64" t="n">
-        <v>0</v>
+        <v>16.53</v>
       </c>
       <c r="L64" t="n">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="M64" t="n">
-        <v>0</v>
+        <v>22.79</v>
       </c>
       <c r="N64" t="n">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="O64" t="n">
-        <v>0</v>
+        <v>7.35</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>73%</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.45</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>20.28</t>
         </is>
       </c>
       <c r="S64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Gloria Trtolja</t>
+          <t>Gertruda Kaufman</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="C65" t="n">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="D65" t="n">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="E65" t="n">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="F65" t="n">
         <v>0</v>
       </c>
       <c r="G65" t="n">
-        <v>0</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="H65" t="n">
-        <v>1.34</v>
+        <v>4.41</v>
       </c>
       <c r="I65" t="n">
-        <v>0.03</v>
+        <v>0.79</v>
       </c>
       <c r="J65" t="n">
-        <v>1.34</v>
+        <v>5.35</v>
       </c>
       <c r="K65" t="n">
-        <v>7.91</v>
+        <v>23.47</v>
       </c>
       <c r="L65" t="n">
-        <v>0.05</v>
+        <v>1.36</v>
       </c>
       <c r="M65" t="n">
-        <v>9.300000000000001</v>
+        <v>30.19</v>
       </c>
       <c r="N65" t="n">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="O65" t="n">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>85%</t>
+          <t>80%</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>3.86</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.72</t>
         </is>
       </c>
       <c r="S65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Gonca Gürlevik</t>
+          <t>Giulia Burtzlaff</t>
         </is>
       </c>
       <c r="B66" t="n">
         <v>0</v>
       </c>
       <c r="C66" t="n">
         <v>0</v>
       </c>
       <c r="D66" t="n">
         <v>0</v>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
         <v>0</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="I66" t="n">
         <v>0</v>
       </c>
       <c r="J66" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="K66" t="n">
         <v>0</v>
       </c>
       <c r="L66" t="n">
         <v>0</v>
       </c>
       <c r="M66" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="N66" t="n">
         <v>0</v>
       </c>
       <c r="O66" t="n">
         <v>0</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S66" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Hakima Omaizat-Stojcic</t>
+          <t>Gizem Bilgic</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C67" t="n">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="D67" t="n">
-        <v>127</v>
+        <v>0</v>
       </c>
       <c r="E67" t="n">
         <v>0</v>
       </c>
       <c r="F67" t="n">
         <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="I67" t="n">
         <v>0</v>
       </c>
       <c r="J67" t="n">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="K67" t="n">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="L67" t="n">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="M67" t="n">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="N67" t="n">
-        <v>39.08</v>
+        <v>0</v>
       </c>
       <c r="O67" t="n">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>69%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
-          <t>15.94</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S67" t="n">
-        <v>2.17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Halima Gharniti</t>
+          <t>Gloria Henrich</t>
         </is>
       </c>
       <c r="B68" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="C68" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D68" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="E68" t="n">
         <v>0</v>
       </c>
       <c r="F68" t="n">
         <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="I68" t="n">
         <v>0</v>
       </c>
       <c r="J68" t="n">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="K68" t="n">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="L68" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="M68" t="n">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="N68" t="n">
-        <v>19.82</v>
+        <v>0</v>
       </c>
       <c r="O68" t="n">
-        <v>2.86</v>
+        <v>0</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>95%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>3.75</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
-          <t>8.17</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S68" t="n">
-        <v>5.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Harald Frank</t>
+          <t>Gloria Trtolja</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>0</v>
       </c>
       <c r="C69" t="n">
         <v>0</v>
       </c>
       <c r="D69" t="n">
         <v>0</v>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
         <v>0</v>
       </c>
       <c r="G69" t="n">
         <v>0</v>
       </c>
       <c r="H69" t="n">
         <v>0</v>
       </c>
       <c r="I69" t="n">
         <v>0</v>
@@ -5086,185 +5086,185 @@
       <c r="O69" t="n">
         <v>0</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Hediye Lippert</t>
+          <t>Gonca Gürlevik</t>
         </is>
       </c>
       <c r="B70" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C70" t="n">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="D70" t="n">
-        <v>113</v>
+        <v>0</v>
       </c>
       <c r="E70" t="n">
-        <v>1.36</v>
+        <v>0</v>
       </c>
       <c r="F70" t="n">
         <v>0</v>
       </c>
       <c r="G70" t="n">
-        <v>1.36</v>
+        <v>0</v>
       </c>
       <c r="H70" t="n">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="I70" t="n">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="J70" t="n">
-        <v>1.87</v>
+        <v>0.16</v>
       </c>
       <c r="K70" t="n">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="L70" t="n">
-        <v>1.06</v>
+        <v>0</v>
       </c>
       <c r="M70" t="n">
-        <v>7.91</v>
+        <v>0.16</v>
       </c>
       <c r="N70" t="n">
-        <v>14.29</v>
+        <v>0</v>
       </c>
       <c r="O70" t="n">
-        <v>2.64</v>
+        <v>0</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>76%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>2.14</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
-          <t>2.25</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S70" t="n">
-        <v>0.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Heike Jung</t>
+          <t>Hakima Omaizat-Stojcic</t>
         </is>
       </c>
       <c r="B71" t="n">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="C71" t="n">
-        <v>0</v>
+        <v>1240</v>
       </c>
       <c r="D71" t="n">
-        <v>0</v>
+        <v>1377</v>
       </c>
       <c r="E71" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="F71" t="n">
         <v>0</v>
       </c>
       <c r="G71" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="H71" t="n">
-        <v>0</v>
+        <v>7.08</v>
       </c>
       <c r="I71" t="n">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="J71" t="n">
-        <v>0</v>
+        <v>7.13</v>
       </c>
       <c r="K71" t="n">
-        <v>0</v>
+        <v>39.52</v>
       </c>
       <c r="L71" t="n">
-        <v>0</v>
+        <v>10.03</v>
       </c>
       <c r="M71" t="n">
-        <v>0</v>
+        <v>56.69</v>
       </c>
       <c r="N71" t="n">
-        <v>0</v>
+        <v>24.29</v>
       </c>
       <c r="O71" t="n">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>70%</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.94</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>6.97</t>
         </is>
       </c>
       <c r="S71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Helena Hahn</t>
+          <t>Halima Gharniti</t>
         </is>
       </c>
       <c r="B72" t="n">
         <v>0</v>
       </c>
       <c r="C72" t="n">
         <v>0</v>
       </c>
       <c r="D72" t="n">
         <v>0</v>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
         <v>0</v>
       </c>
       <c r="G72" t="n">
         <v>0</v>
       </c>
       <c r="H72" t="n">
         <v>0</v>
       </c>
       <c r="I72" t="n">
         <v>0</v>
@@ -5287,51 +5287,51 @@
       <c r="O72" t="n">
         <v>0</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S72" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Jana Wendland</t>
+          <t>Harald Frank</t>
         </is>
       </c>
       <c r="B73" t="n">
         <v>0</v>
       </c>
       <c r="C73" t="n">
         <v>0</v>
       </c>
       <c r="D73" t="n">
         <v>0</v>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
         <v>0</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
         <v>0</v>
       </c>
       <c r="I73" t="n">
         <v>0</v>
@@ -5354,118 +5354,118 @@
       <c r="O73" t="n">
         <v>0</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S73" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Janna Petrosyan</t>
+          <t>Hediye Lippert</t>
         </is>
       </c>
       <c r="B74" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C74" t="n">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="D74" t="n">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="E74" t="n">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="F74" t="n">
         <v>0</v>
       </c>
       <c r="G74" t="n">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="H74" t="n">
-        <v>0</v>
+        <v>2.08</v>
       </c>
       <c r="I74" t="n">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="J74" t="n">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="K74" t="n">
-        <v>0</v>
+        <v>16.1</v>
       </c>
       <c r="L74" t="n">
-        <v>0</v>
+        <v>1.28</v>
       </c>
       <c r="M74" t="n">
-        <v>0</v>
+        <v>20.15</v>
       </c>
       <c r="N74" t="n">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="O74" t="n">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>83%</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.47</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.17</t>
         </is>
       </c>
       <c r="S74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Jannik Baumgardt</t>
+          <t>Heike Jung</t>
         </is>
       </c>
       <c r="B75" t="n">
         <v>0</v>
       </c>
       <c r="C75" t="n">
         <v>0</v>
       </c>
       <c r="D75" t="n">
         <v>0</v>
       </c>
       <c r="E75" t="n">
         <v>0</v>
       </c>
       <c r="F75" t="n">
         <v>0</v>
       </c>
       <c r="G75" t="n">
         <v>0</v>
       </c>
       <c r="H75" t="n">
         <v>0</v>
       </c>
       <c r="I75" t="n">
         <v>0</v>
@@ -5488,51 +5488,51 @@
       <c r="O75" t="n">
         <v>0</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S75" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Jannik Block</t>
+          <t>Helena Hahn</t>
         </is>
       </c>
       <c r="B76" t="n">
         <v>0</v>
       </c>
       <c r="C76" t="n">
         <v>0</v>
       </c>
       <c r="D76" t="n">
         <v>0</v>
       </c>
       <c r="E76" t="n">
         <v>0</v>
       </c>
       <c r="F76" t="n">
         <v>0</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
         <v>0</v>
       </c>
       <c r="I76" t="n">
         <v>0</v>
@@ -5555,252 +5555,252 @@
       <c r="O76" t="n">
         <v>0</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S76" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Jaron Acquah</t>
+          <t>Jana Wendland</t>
         </is>
       </c>
       <c r="B77" t="n">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="C77" t="n">
-        <v>219</v>
+        <v>0</v>
       </c>
       <c r="D77" t="n">
-        <v>306</v>
+        <v>0</v>
       </c>
       <c r="E77" t="n">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="F77" t="n">
         <v>0</v>
       </c>
       <c r="G77" t="n">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="H77" t="n">
-        <v>0.62</v>
+        <v>0</v>
       </c>
       <c r="I77" t="n">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="J77" t="n">
-        <v>1.73</v>
+        <v>0</v>
       </c>
       <c r="K77" t="n">
-        <v>6.97</v>
+        <v>0</v>
       </c>
       <c r="L77" t="n">
-        <v>2.62</v>
+        <v>0</v>
       </c>
       <c r="M77" t="n">
-        <v>11.32</v>
+        <v>0</v>
       </c>
       <c r="N77" t="n">
-        <v>27.03</v>
+        <v>0</v>
       </c>
       <c r="O77" t="n">
-        <v>1.37</v>
+        <v>0</v>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>68%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>5.65</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
-          <t>7.86</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S77" t="n">
-        <v>7.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Jasmin Göktas</t>
+          <t>Janna Petrosyan</t>
         </is>
       </c>
       <c r="B78" t="n">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C78" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="D78" t="n">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="E78" t="n">
-        <v>1.15</v>
+        <v>0</v>
       </c>
       <c r="F78" t="n">
         <v>0</v>
       </c>
       <c r="G78" t="n">
-        <v>1.15</v>
+        <v>0</v>
       </c>
       <c r="H78" t="n">
-        <v>1.14</v>
+        <v>0</v>
       </c>
       <c r="I78" t="n">
-        <v>0.17</v>
+        <v>0</v>
       </c>
       <c r="J78" t="n">
-        <v>2.29</v>
+        <v>0</v>
       </c>
       <c r="K78" t="n">
-        <v>5.46</v>
+        <v>0</v>
       </c>
       <c r="L78" t="n">
-        <v>1.69</v>
+        <v>0</v>
       </c>
       <c r="M78" t="n">
-        <v>9.43</v>
+        <v>0</v>
       </c>
       <c r="N78" t="n">
-        <v>18.98</v>
+        <v>0</v>
       </c>
       <c r="O78" t="n">
-        <v>1.83</v>
+        <v>0</v>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>66%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>5.56</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
-          <t>18.51</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S78" t="n">
-        <v>3.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Jennifer Maier</t>
+          <t>Jannik Baumgardt</t>
         </is>
       </c>
       <c r="B79" t="n">
         <v>0</v>
       </c>
       <c r="C79" t="n">
         <v>0</v>
       </c>
       <c r="D79" t="n">
         <v>0</v>
       </c>
       <c r="E79" t="n">
         <v>0</v>
       </c>
       <c r="F79" t="n">
         <v>0</v>
       </c>
       <c r="G79" t="n">
         <v>0</v>
       </c>
       <c r="H79" t="n">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="I79" t="n">
         <v>0</v>
       </c>
       <c r="J79" t="n">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="K79" t="n">
         <v>0</v>
       </c>
       <c r="L79" t="n">
         <v>0</v>
       </c>
       <c r="M79" t="n">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="N79" t="n">
         <v>0</v>
       </c>
       <c r="O79" t="n">
         <v>0</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S79" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Jennifer Simon</t>
+          <t>Jannik Block</t>
         </is>
       </c>
       <c r="B80" t="n">
         <v>0</v>
       </c>
       <c r="C80" t="n">
         <v>0</v>
       </c>
       <c r="D80" t="n">
         <v>0</v>
       </c>
       <c r="E80" t="n">
         <v>0</v>
       </c>
       <c r="F80" t="n">
         <v>0</v>
       </c>
       <c r="G80" t="n">
         <v>0</v>
       </c>
       <c r="H80" t="n">
         <v>0</v>
       </c>
       <c r="I80" t="n">
         <v>0</v>
@@ -5823,51 +5823,51 @@
       <c r="O80" t="n">
         <v>0</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Jens Klemann</t>
+          <t>Jaron Acquah</t>
         </is>
       </c>
       <c r="B81" t="n">
         <v>0</v>
       </c>
       <c r="C81" t="n">
         <v>0</v>
       </c>
       <c r="D81" t="n">
         <v>0</v>
       </c>
       <c r="E81" t="n">
         <v>0</v>
       </c>
       <c r="F81" t="n">
         <v>0</v>
       </c>
       <c r="G81" t="n">
         <v>0</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
         <v>0</v>
@@ -5890,118 +5890,118 @@
       <c r="O81" t="n">
         <v>0</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Jens Wehrheim</t>
+          <t>Jasmin Göktas</t>
         </is>
       </c>
       <c r="B82" t="n">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="C82" t="n">
-        <v>0</v>
+        <v>249</v>
       </c>
       <c r="D82" t="n">
-        <v>0</v>
+        <v>362</v>
       </c>
       <c r="E82" t="n">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="F82" t="n">
         <v>0</v>
       </c>
       <c r="G82" t="n">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="H82" t="n">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="I82" t="n">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="J82" t="n">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="K82" t="n">
-        <v>0</v>
+        <v>22.46</v>
       </c>
       <c r="L82" t="n">
-        <v>0</v>
+        <v>10.68</v>
       </c>
       <c r="M82" t="n">
-        <v>0</v>
+        <v>40.1</v>
       </c>
       <c r="N82" t="n">
-        <v>0</v>
+        <v>9.029999999999999</v>
       </c>
       <c r="O82" t="n">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>59%</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.57</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>8.67</t>
         </is>
       </c>
       <c r="S82" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Jessica Lipp</t>
+          <t>Jennifer Maier</t>
         </is>
       </c>
       <c r="B83" t="n">
         <v>0</v>
       </c>
       <c r="C83" t="n">
         <v>0</v>
       </c>
       <c r="D83" t="n">
         <v>0</v>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="n">
         <v>0</v>
       </c>
       <c r="G83" t="n">
         <v>0</v>
       </c>
       <c r="H83" t="n">
         <v>0</v>
       </c>
       <c r="I83" t="n">
         <v>0</v>
@@ -6024,118 +6024,118 @@
       <c r="O83" t="n">
         <v>0</v>
       </c>
       <c r="P83" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S83" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Jila Anders</t>
+          <t>Jennifer Simon</t>
         </is>
       </c>
       <c r="B84" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="C84" t="n">
         <v>0</v>
       </c>
       <c r="D84" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E84" t="n">
         <v>0</v>
       </c>
       <c r="F84" t="n">
         <v>0</v>
       </c>
       <c r="G84" t="n">
         <v>0</v>
       </c>
       <c r="H84" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="I84" t="n">
         <v>0</v>
       </c>
       <c r="J84" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="K84" t="n">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="L84" t="n">
-        <v>2.84</v>
+        <v>0</v>
       </c>
       <c r="M84" t="n">
-        <v>5.02</v>
+        <v>0</v>
       </c>
       <c r="N84" t="n">
-        <v>4.58</v>
+        <v>0</v>
       </c>
       <c r="O84" t="n">
-        <v>5.11</v>
+        <v>0</v>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>39%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
-          <t>51.87</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S84" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Julia Bernt</t>
+          <t>Jens Klemann</t>
         </is>
       </c>
       <c r="B85" t="n">
         <v>0</v>
       </c>
       <c r="C85" t="n">
         <v>0</v>
       </c>
       <c r="D85" t="n">
         <v>0</v>
       </c>
       <c r="E85" t="n">
         <v>0</v>
       </c>
       <c r="F85" t="n">
         <v>0</v>
       </c>
       <c r="G85" t="n">
         <v>0</v>
       </c>
       <c r="H85" t="n">
         <v>0</v>
       </c>
       <c r="I85" t="n">
         <v>0</v>
@@ -6158,51 +6158,51 @@
       <c r="O85" t="n">
         <v>0</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S85" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Justin Dell</t>
+          <t>Jens Wehrheim</t>
         </is>
       </c>
       <c r="B86" t="n">
         <v>0</v>
       </c>
       <c r="C86" t="n">
         <v>0</v>
       </c>
       <c r="D86" t="n">
         <v>0</v>
       </c>
       <c r="E86" t="n">
         <v>0</v>
       </c>
       <c r="F86" t="n">
         <v>0</v>
       </c>
       <c r="G86" t="n">
         <v>0</v>
       </c>
       <c r="H86" t="n">
         <v>0</v>
       </c>
       <c r="I86" t="n">
         <v>0</v>
@@ -6225,51 +6225,51 @@
       <c r="O86" t="n">
         <v>0</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R86" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S86" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Justin Jay Schan</t>
+          <t>Jessica Lipp</t>
         </is>
       </c>
       <c r="B87" t="n">
         <v>0</v>
       </c>
       <c r="C87" t="n">
         <v>0</v>
       </c>
       <c r="D87" t="n">
         <v>0</v>
       </c>
       <c r="E87" t="n">
         <v>0</v>
       </c>
       <c r="F87" t="n">
         <v>0</v>
       </c>
       <c r="G87" t="n">
         <v>0</v>
       </c>
       <c r="H87" t="n">
         <v>0</v>
       </c>
       <c r="I87" t="n">
         <v>0</v>
@@ -6292,520 +6292,520 @@
       <c r="O87" t="n">
         <v>0</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S87" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Kevin Gutwirth</t>
+          <t>Jila Anders</t>
         </is>
       </c>
       <c r="B88" t="n">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="C88" t="n">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="D88" t="n">
-        <v>0</v>
+        <v>346</v>
       </c>
       <c r="E88" t="n">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="F88" t="n">
         <v>0</v>
       </c>
       <c r="G88" t="n">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="H88" t="n">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="I88" t="n">
         <v>0</v>
       </c>
       <c r="J88" t="n">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="K88" t="n">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="L88" t="n">
-        <v>0</v>
+        <v>14.62</v>
       </c>
       <c r="M88" t="n">
-        <v>0</v>
+        <v>22.51</v>
       </c>
       <c r="N88" t="n">
-        <v>0</v>
+        <v>15.37</v>
       </c>
       <c r="O88" t="n">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>27%</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.93</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>18.69</t>
         </is>
       </c>
       <c r="S88" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Khaoula Amara</t>
+          <t>Julyan Leinweber</t>
         </is>
       </c>
       <c r="B89" t="n">
         <v>0</v>
       </c>
       <c r="C89" t="n">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="D89" t="n">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
         <v>0</v>
       </c>
       <c r="G89" t="n">
         <v>0</v>
       </c>
       <c r="H89" t="n">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="I89" t="n">
         <v>0</v>
       </c>
       <c r="J89" t="n">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="K89" t="n">
         <v>0</v>
       </c>
       <c r="L89" t="n">
         <v>0</v>
       </c>
       <c r="M89" t="n">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="N89" t="n">
-        <v>0</v>
+        <v>11.03</v>
       </c>
       <c r="O89" t="n">
         <v>0</v>
       </c>
       <c r="P89" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>218.44</t>
         </is>
       </c>
       <c r="R89" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S89" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Kim Bauernschmidt</t>
+          <t>Justin Dell</t>
         </is>
       </c>
       <c r="B90" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="C90" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="D90" t="n">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="E90" t="n">
         <v>0</v>
       </c>
       <c r="F90" t="n">
         <v>0</v>
       </c>
       <c r="G90" t="n">
         <v>0</v>
       </c>
       <c r="H90" t="n">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="I90" t="n">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="J90" t="n">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="K90" t="n">
-        <v>9.779999999999999</v>
+        <v>0</v>
       </c>
       <c r="L90" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="M90" t="n">
-        <v>12.04</v>
+        <v>0</v>
       </c>
       <c r="N90" t="n">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="O90" t="n">
-        <v>9.949999999999999</v>
+        <v>0</v>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>81%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>19.78</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S90" t="n">
-        <v>2.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Kornelia Cusmai</t>
+          <t>Justin Jay Schan</t>
         </is>
       </c>
       <c r="B91" t="n">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="C91" t="n">
-        <v>0</v>
+        <v>214</v>
       </c>
       <c r="D91" t="n">
-        <v>0</v>
+        <v>291</v>
       </c>
       <c r="E91" t="n">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="F91" t="n">
         <v>0</v>
       </c>
       <c r="G91" t="n">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="H91" t="n">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="I91" t="n">
         <v>0</v>
       </c>
       <c r="J91" t="n">
-        <v>0</v>
+        <v>7.07</v>
       </c>
       <c r="K91" t="n">
-        <v>0</v>
+        <v>20.68</v>
       </c>
       <c r="L91" t="n">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="M91" t="n">
-        <v>0</v>
+        <v>32.87</v>
       </c>
       <c r="N91" t="n">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="O91" t="n">
-        <v>0</v>
+        <v>4.26</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>63%</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.45</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>8.78</t>
         </is>
       </c>
       <c r="S91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Kristina Seidl</t>
+          <t>Kevin Gutwirth</t>
         </is>
       </c>
       <c r="B92" t="n">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="C92" t="n">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D92" t="n">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="E92" t="n">
-        <v>1.05</v>
+        <v>2.39</v>
       </c>
       <c r="F92" t="n">
         <v>0</v>
       </c>
       <c r="G92" t="n">
-        <v>1.05</v>
+        <v>2.39</v>
       </c>
       <c r="H92" t="n">
-        <v>0.9399999999999999</v>
+        <v>7.31</v>
       </c>
       <c r="I92" t="n">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="J92" t="n">
-        <v>1.99</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="K92" t="n">
-        <v>6.4</v>
+        <v>9.26</v>
       </c>
       <c r="L92" t="n">
-        <v>0.74</v>
+        <v>9.69</v>
       </c>
       <c r="M92" t="n">
-        <v>9.130000000000001</v>
+        <v>28.66</v>
       </c>
       <c r="N92" t="n">
-        <v>7.56</v>
+        <v>3.42</v>
       </c>
       <c r="O92" t="n">
-        <v>5.57</v>
+        <v>5.67</v>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>79%</t>
+          <t>35%</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>7.62</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
-          <t>7.47</t>
+          <t>22.48</t>
         </is>
       </c>
       <c r="S92" t="n">
-        <v>0.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Laura Göge</t>
+          <t>Khaoula Amara</t>
         </is>
       </c>
       <c r="B93" t="n">
         <v>0</v>
       </c>
       <c r="C93" t="n">
         <v>0</v>
       </c>
       <c r="D93" t="n">
         <v>0</v>
       </c>
       <c r="E93" t="n">
         <v>0</v>
       </c>
       <c r="F93" t="n">
         <v>0</v>
       </c>
       <c r="G93" t="n">
         <v>0</v>
       </c>
       <c r="H93" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="I93" t="n">
         <v>0</v>
       </c>
       <c r="J93" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="K93" t="n">
         <v>0</v>
       </c>
       <c r="L93" t="n">
         <v>0</v>
       </c>
       <c r="M93" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="N93" t="n">
         <v>0</v>
       </c>
       <c r="O93" t="n">
         <v>0</v>
       </c>
       <c r="P93" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Laura Klopsch</t>
+          <t>Kim Bauernschmidt</t>
         </is>
       </c>
       <c r="B94" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="C94" t="n">
-        <v>0</v>
+        <v>425</v>
       </c>
       <c r="D94" t="n">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="E94" t="n">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="F94" t="n">
         <v>0</v>
       </c>
       <c r="G94" t="n">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="H94" t="n">
-        <v>0</v>
+        <v>7.63</v>
       </c>
       <c r="I94" t="n">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="J94" t="n">
-        <v>0</v>
+        <v>8.460000000000001</v>
       </c>
       <c r="K94" t="n">
-        <v>0</v>
+        <v>25.48</v>
       </c>
       <c r="L94" t="n">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="M94" t="n">
-        <v>0</v>
+        <v>39.55</v>
       </c>
       <c r="N94" t="n">
-        <v>0</v>
+        <v>12.14</v>
       </c>
       <c r="O94" t="n">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>66%</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>3.99</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.93</t>
         </is>
       </c>
       <c r="S94" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Lena Hobil</t>
+          <t>Kornelia Cusmai</t>
         </is>
       </c>
       <c r="B95" t="n">
         <v>0</v>
       </c>
       <c r="C95" t="n">
         <v>0</v>
       </c>
       <c r="D95" t="n">
         <v>0</v>
       </c>
       <c r="E95" t="n">
         <v>0</v>
       </c>
       <c r="F95" t="n">
         <v>0</v>
       </c>
       <c r="G95" t="n">
         <v>0</v>
       </c>
       <c r="H95" t="n">
         <v>0</v>
       </c>
       <c r="I95" t="n">
         <v>0</v>
@@ -6828,118 +6828,118 @@
       <c r="O95" t="n">
         <v>0</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S95" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Leo Kergefer</t>
+          <t>Kristina Seidl</t>
         </is>
       </c>
       <c r="B96" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="C96" t="n">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="D96" t="n">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="E96" t="n">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="F96" t="n">
         <v>0</v>
       </c>
       <c r="G96" t="n">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="H96" t="n">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="I96" t="n">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="J96" t="n">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="K96" t="n">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="L96" t="n">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="M96" t="n">
-        <v>0</v>
+        <v>27.64</v>
       </c>
       <c r="N96" t="n">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="O96" t="n">
-        <v>0</v>
+        <v>6.79</v>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>73%</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.58</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>18.83</t>
         </is>
       </c>
       <c r="S96" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Leonhard Hammel</t>
+          <t>Laura Göge</t>
         </is>
       </c>
       <c r="B97" t="n">
         <v>0</v>
       </c>
       <c r="C97" t="n">
         <v>0</v>
       </c>
       <c r="D97" t="n">
         <v>0</v>
       </c>
       <c r="E97" t="n">
         <v>0</v>
       </c>
       <c r="F97" t="n">
         <v>0</v>
       </c>
       <c r="G97" t="n">
         <v>0</v>
       </c>
       <c r="H97" t="n">
         <v>0</v>
       </c>
       <c r="I97" t="n">
         <v>0</v>
@@ -6962,118 +6962,118 @@
       <c r="O97" t="n">
         <v>0</v>
       </c>
       <c r="P97" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S97" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Leonora Beus-Myftari</t>
+          <t>Laura Klopsch</t>
         </is>
       </c>
       <c r="B98" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="C98" t="n">
-        <v>0</v>
+        <v>264</v>
       </c>
       <c r="D98" t="n">
-        <v>0</v>
+        <v>314</v>
       </c>
       <c r="E98" t="n">
         <v>0</v>
       </c>
       <c r="F98" t="n">
         <v>0</v>
       </c>
       <c r="G98" t="n">
         <v>0</v>
       </c>
       <c r="H98" t="n">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="I98" t="n">
         <v>0</v>
       </c>
       <c r="J98" t="n">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="K98" t="n">
-        <v>0</v>
+        <v>8.31</v>
       </c>
       <c r="L98" t="n">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="M98" t="n">
-        <v>0</v>
+        <v>14.07</v>
       </c>
       <c r="N98" t="n">
-        <v>0</v>
+        <v>22.32</v>
       </c>
       <c r="O98" t="n">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>59%</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.42</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>21.90</t>
         </is>
       </c>
       <c r="S98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Lesly Mekongo</t>
+          <t>Lena Hobil</t>
         </is>
       </c>
       <c r="B99" t="n">
         <v>0</v>
       </c>
       <c r="C99" t="n">
         <v>0</v>
       </c>
       <c r="D99" t="n">
         <v>0</v>
       </c>
       <c r="E99" t="n">
         <v>0</v>
       </c>
       <c r="F99" t="n">
         <v>0</v>
       </c>
       <c r="G99" t="n">
         <v>0</v>
       </c>
       <c r="H99" t="n">
         <v>0</v>
       </c>
       <c r="I99" t="n">
         <v>0</v>
@@ -7096,51 +7096,51 @@
       <c r="O99" t="n">
         <v>0</v>
       </c>
       <c r="P99" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R99" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Lilli Muench</t>
+          <t>Leo Kergefer</t>
         </is>
       </c>
       <c r="B100" t="n">
         <v>0</v>
       </c>
       <c r="C100" t="n">
         <v>0</v>
       </c>
       <c r="D100" t="n">
         <v>0</v>
       </c>
       <c r="E100" t="n">
         <v>0</v>
       </c>
       <c r="F100" t="n">
         <v>0</v>
       </c>
       <c r="G100" t="n">
         <v>0</v>
       </c>
       <c r="H100" t="n">
         <v>0</v>
       </c>
       <c r="I100" t="n">
         <v>0</v>
@@ -7163,51 +7163,51 @@
       <c r="O100" t="n">
         <v>0</v>
       </c>
       <c r="P100" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S100" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Lina Sauerwein</t>
+          <t>Leonhard Hammel</t>
         </is>
       </c>
       <c r="B101" t="n">
         <v>0</v>
       </c>
       <c r="C101" t="n">
         <v>0</v>
       </c>
       <c r="D101" t="n">
         <v>0</v>
       </c>
       <c r="E101" t="n">
         <v>0</v>
       </c>
       <c r="F101" t="n">
         <v>0</v>
       </c>
       <c r="G101" t="n">
         <v>0</v>
       </c>
       <c r="H101" t="n">
         <v>0</v>
       </c>
       <c r="I101" t="n">
         <v>0</v>
@@ -7230,51 +7230,51 @@
       <c r="O101" t="n">
         <v>0</v>
       </c>
       <c r="P101" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R101" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S101" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Lisa Nguyen</t>
+          <t>Leonora Beus-Myftari</t>
         </is>
       </c>
       <c r="B102" t="n">
         <v>0</v>
       </c>
       <c r="C102" t="n">
         <v>0</v>
       </c>
       <c r="D102" t="n">
         <v>0</v>
       </c>
       <c r="E102" t="n">
         <v>0</v>
       </c>
       <c r="F102" t="n">
         <v>0</v>
       </c>
       <c r="G102" t="n">
         <v>0</v>
       </c>
       <c r="H102" t="n">
         <v>0</v>
       </c>
       <c r="I102" t="n">
         <v>0</v>
@@ -7297,51 +7297,51 @@
       <c r="O102" t="n">
         <v>0</v>
       </c>
       <c r="P102" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R102" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S102" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Louis Postel</t>
+          <t>Lesly Mekongo</t>
         </is>
       </c>
       <c r="B103" t="n">
         <v>0</v>
       </c>
       <c r="C103" t="n">
         <v>0</v>
       </c>
       <c r="D103" t="n">
         <v>0</v>
       </c>
       <c r="E103" t="n">
         <v>0</v>
       </c>
       <c r="F103" t="n">
         <v>0</v>
       </c>
       <c r="G103" t="n">
         <v>0</v>
       </c>
       <c r="H103" t="n">
         <v>0</v>
       </c>
       <c r="I103" t="n">
         <v>0</v>
@@ -7364,51 +7364,51 @@
       <c r="O103" t="n">
         <v>0</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Lukas Suhr</t>
+          <t>Lilli Muench</t>
         </is>
       </c>
       <c r="B104" t="n">
         <v>0</v>
       </c>
       <c r="C104" t="n">
         <v>0</v>
       </c>
       <c r="D104" t="n">
         <v>0</v>
       </c>
       <c r="E104" t="n">
         <v>0</v>
       </c>
       <c r="F104" t="n">
         <v>0</v>
       </c>
       <c r="G104" t="n">
         <v>0</v>
       </c>
       <c r="H104" t="n">
         <v>0</v>
       </c>
       <c r="I104" t="n">
         <v>0</v>
@@ -7431,51 +7431,51 @@
       <c r="O104" t="n">
         <v>0</v>
       </c>
       <c r="P104" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S104" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Malsore Cosaj</t>
+          <t>Lina Sauerwein</t>
         </is>
       </c>
       <c r="B105" t="n">
         <v>0</v>
       </c>
       <c r="C105" t="n">
         <v>0</v>
       </c>
       <c r="D105" t="n">
         <v>0</v>
       </c>
       <c r="E105" t="n">
         <v>0</v>
       </c>
       <c r="F105" t="n">
         <v>0</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
         <v>0</v>
       </c>
       <c r="I105" t="n">
         <v>0</v>
@@ -7498,51 +7498,51 @@
       <c r="O105" t="n">
         <v>0</v>
       </c>
       <c r="P105" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R105" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Manal Houtch</t>
+          <t>Lisa Nguyen</t>
         </is>
       </c>
       <c r="B106" t="n">
         <v>0</v>
       </c>
       <c r="C106" t="n">
         <v>0</v>
       </c>
       <c r="D106" t="n">
         <v>0</v>
       </c>
       <c r="E106" t="n">
         <v>0</v>
       </c>
       <c r="F106" t="n">
         <v>0</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
         <v>0</v>
       </c>
       <c r="I106" t="n">
         <v>0</v>
@@ -7565,51 +7565,51 @@
       <c r="O106" t="n">
         <v>0</v>
       </c>
       <c r="P106" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R106" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S106" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Manal Idrissi</t>
+          <t>Louis Postel</t>
         </is>
       </c>
       <c r="B107" t="n">
         <v>0</v>
       </c>
       <c r="C107" t="n">
         <v>0</v>
       </c>
       <c r="D107" t="n">
         <v>0</v>
       </c>
       <c r="E107" t="n">
         <v>0</v>
       </c>
       <c r="F107" t="n">
         <v>0</v>
       </c>
       <c r="G107" t="n">
         <v>0</v>
       </c>
       <c r="H107" t="n">
         <v>0</v>
       </c>
       <c r="I107" t="n">
         <v>0</v>
@@ -7632,51 +7632,51 @@
       <c r="O107" t="n">
         <v>0</v>
       </c>
       <c r="P107" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R107" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S107" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Mandy Gareis</t>
+          <t>Lukas Suhr</t>
         </is>
       </c>
       <c r="B108" t="n">
         <v>0</v>
       </c>
       <c r="C108" t="n">
         <v>0</v>
       </c>
       <c r="D108" t="n">
         <v>0</v>
       </c>
       <c r="E108" t="n">
         <v>0</v>
       </c>
       <c r="F108" t="n">
         <v>0</v>
       </c>
       <c r="G108" t="n">
         <v>0</v>
       </c>
       <c r="H108" t="n">
         <v>0</v>
       </c>
       <c r="I108" t="n">
         <v>0</v>
@@ -7699,51 +7699,51 @@
       <c r="O108" t="n">
         <v>0</v>
       </c>
       <c r="P108" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R108" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S108" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Marin Doneski</t>
+          <t>Malsore Cosaj</t>
         </is>
       </c>
       <c r="B109" t="n">
         <v>0</v>
       </c>
       <c r="C109" t="n">
         <v>0</v>
       </c>
       <c r="D109" t="n">
         <v>0</v>
       </c>
       <c r="E109" t="n">
         <v>0</v>
       </c>
       <c r="F109" t="n">
         <v>0</v>
       </c>
       <c r="G109" t="n">
         <v>0</v>
       </c>
       <c r="H109" t="n">
         <v>0</v>
       </c>
       <c r="I109" t="n">
         <v>0</v>
@@ -7766,51 +7766,51 @@
       <c r="O109" t="n">
         <v>0</v>
       </c>
       <c r="P109" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R109" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S109" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Marina Lotz</t>
+          <t>Manal Houtch</t>
         </is>
       </c>
       <c r="B110" t="n">
         <v>0</v>
       </c>
       <c r="C110" t="n">
         <v>0</v>
       </c>
       <c r="D110" t="n">
         <v>0</v>
       </c>
       <c r="E110" t="n">
         <v>0</v>
       </c>
       <c r="F110" t="n">
         <v>0</v>
       </c>
       <c r="G110" t="n">
         <v>0</v>
       </c>
       <c r="H110" t="n">
         <v>0</v>
       </c>
       <c r="I110" t="n">
         <v>0</v>
@@ -7833,51 +7833,51 @@
       <c r="O110" t="n">
         <v>0</v>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R110" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S110" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Mario Cerova</t>
+          <t>Manal Idrissi</t>
         </is>
       </c>
       <c r="B111" t="n">
         <v>0</v>
       </c>
       <c r="C111" t="n">
         <v>0</v>
       </c>
       <c r="D111" t="n">
         <v>0</v>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
         <v>0</v>
       </c>
       <c r="G111" t="n">
         <v>0</v>
       </c>
       <c r="H111" t="n">
         <v>0</v>
       </c>
       <c r="I111" t="n">
         <v>0</v>
@@ -7900,118 +7900,118 @@
       <c r="O111" t="n">
         <v>0</v>
       </c>
       <c r="P111" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R111" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S111" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Martina Aulbur</t>
+          <t>Mandy Gareis</t>
         </is>
       </c>
       <c r="B112" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="C112" t="n">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="D112" t="n">
-        <v>212</v>
+        <v>0</v>
       </c>
       <c r="E112" t="n">
-        <v>0.65</v>
+        <v>0</v>
       </c>
       <c r="F112" t="n">
         <v>0</v>
       </c>
       <c r="G112" t="n">
-        <v>0.65</v>
+        <v>0</v>
       </c>
       <c r="H112" t="n">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="I112" t="n">
         <v>0</v>
       </c>
       <c r="J112" t="n">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="K112" t="n">
-        <v>4.45</v>
+        <v>0</v>
       </c>
       <c r="L112" t="n">
-        <v>1.16</v>
+        <v>0</v>
       </c>
       <c r="M112" t="n">
-        <v>7.2</v>
+        <v>0</v>
       </c>
       <c r="N112" t="n">
-        <v>29.44</v>
+        <v>0</v>
       </c>
       <c r="O112" t="n">
-        <v>1.26</v>
+        <v>0</v>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t>68%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>9.01</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
-          <t>10.87</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S112" t="n">
-        <v>2.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Matteo Giordano</t>
+          <t>Marina Lotz</t>
         </is>
       </c>
       <c r="B113" t="n">
         <v>0</v>
       </c>
       <c r="C113" t="n">
         <v>0</v>
       </c>
       <c r="D113" t="n">
         <v>0</v>
       </c>
       <c r="E113" t="n">
         <v>0</v>
       </c>
       <c r="F113" t="n">
         <v>0</v>
       </c>
       <c r="G113" t="n">
         <v>0</v>
       </c>
       <c r="H113" t="n">
         <v>0</v>
       </c>
       <c r="I113" t="n">
         <v>0</v>
@@ -8034,51 +8034,51 @@
       <c r="O113" t="n">
         <v>0</v>
       </c>
       <c r="P113" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S113" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Max Aßmann</t>
+          <t>Mario Cerova</t>
         </is>
       </c>
       <c r="B114" t="n">
         <v>0</v>
       </c>
       <c r="C114" t="n">
         <v>0</v>
       </c>
       <c r="D114" t="n">
         <v>0</v>
       </c>
       <c r="E114" t="n">
         <v>0</v>
       </c>
       <c r="F114" t="n">
         <v>0</v>
       </c>
       <c r="G114" t="n">
         <v>0</v>
       </c>
       <c r="H114" t="n">
         <v>0</v>
       </c>
       <c r="I114" t="n">
         <v>0</v>
@@ -8101,252 +8101,252 @@
       <c r="O114" t="n">
         <v>0</v>
       </c>
       <c r="P114" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R114" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S114" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Max Krempin</t>
+          <t>Martina Aulbur</t>
         </is>
       </c>
       <c r="B115" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="C115" t="n">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="D115" t="n">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="E115" t="n">
         <v>0</v>
       </c>
       <c r="F115" t="n">
         <v>0</v>
       </c>
       <c r="G115" t="n">
         <v>0</v>
       </c>
       <c r="H115" t="n">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="I115" t="n">
         <v>0</v>
       </c>
       <c r="J115" t="n">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="K115" t="n">
-        <v>0</v>
+        <v>13.48</v>
       </c>
       <c r="L115" t="n">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="M115" t="n">
-        <v>0</v>
+        <v>17.19</v>
       </c>
       <c r="N115" t="n">
-        <v>0</v>
+        <v>6.52</v>
       </c>
       <c r="O115" t="n">
-        <v>0</v>
+        <v>7.22</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>78%</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>9.82</t>
         </is>
       </c>
       <c r="R115" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>12.87</t>
         </is>
       </c>
       <c r="S115" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Melisa Karahanli</t>
+          <t>Matteo Giordano</t>
         </is>
       </c>
       <c r="B116" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="C116" t="n">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="D116" t="n">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="E116" t="n">
         <v>0</v>
       </c>
       <c r="F116" t="n">
         <v>0</v>
       </c>
       <c r="G116" t="n">
         <v>0</v>
       </c>
       <c r="H116" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="I116" t="n">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="J116" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="K116" t="n">
-        <v>2.62</v>
+        <v>0</v>
       </c>
       <c r="L116" t="n">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="M116" t="n">
-        <v>3.55</v>
+        <v>0</v>
       </c>
       <c r="N116" t="n">
-        <v>52.11</v>
+        <v>0</v>
       </c>
       <c r="O116" t="n">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t>74%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>2.17</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R116" t="inlineStr">
         <is>
-          <t>1.95</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S116" t="n">
-        <v>1.14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Merve Duran</t>
+          <t>Max Aßmann</t>
         </is>
       </c>
       <c r="B117" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C117" t="n">
         <v>0</v>
       </c>
       <c r="D117" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E117" t="n">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="F117" t="n">
         <v>0</v>
       </c>
       <c r="G117" t="n">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="H117" t="n">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="I117" t="n">
         <v>0</v>
       </c>
       <c r="J117" t="n">
-        <v>1.13</v>
+        <v>0</v>
       </c>
       <c r="K117" t="n">
-        <v>9.93</v>
+        <v>0</v>
       </c>
       <c r="L117" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="M117" t="n">
-        <v>11.07</v>
+        <v>0</v>
       </c>
       <c r="N117" t="n">
-        <v>0.27</v>
+        <v>0</v>
       </c>
       <c r="O117" t="n">
-        <v>198.6</v>
+        <v>0</v>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>95%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R117" t="inlineStr">
         <is>
-          <t>152.67</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Nadine Dinges</t>
+          <t>Max Krempin</t>
         </is>
       </c>
       <c r="B118" t="n">
         <v>0</v>
       </c>
       <c r="C118" t="n">
         <v>0</v>
       </c>
       <c r="D118" t="n">
         <v>0</v>
       </c>
       <c r="E118" t="n">
         <v>0</v>
       </c>
       <c r="F118" t="n">
         <v>0</v>
       </c>
       <c r="G118" t="n">
         <v>0</v>
       </c>
       <c r="H118" t="n">
         <v>0</v>
       </c>
       <c r="I118" t="n">
         <v>0</v>
@@ -8369,51 +8369,51 @@
       <c r="O118" t="n">
         <v>0</v>
       </c>
       <c r="P118" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R118" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S118" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Nasser Tavakkoli</t>
+          <t>Melisa Karahanli</t>
         </is>
       </c>
       <c r="B119" t="n">
         <v>0</v>
       </c>
       <c r="C119" t="n">
         <v>0</v>
       </c>
       <c r="D119" t="n">
         <v>0</v>
       </c>
       <c r="E119" t="n">
         <v>0</v>
       </c>
       <c r="F119" t="n">
         <v>0</v>
       </c>
       <c r="G119" t="n">
         <v>0</v>
       </c>
       <c r="H119" t="n">
         <v>0</v>
       </c>
       <c r="I119" t="n">
         <v>0</v>
@@ -8436,51 +8436,51 @@
       <c r="O119" t="n">
         <v>0</v>
       </c>
       <c r="P119" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R119" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S119" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Natascha Sonnenschein</t>
+          <t>Merve Duran</t>
         </is>
       </c>
       <c r="B120" t="n">
         <v>0</v>
       </c>
       <c r="C120" t="n">
         <v>0</v>
       </c>
       <c r="D120" t="n">
         <v>0</v>
       </c>
       <c r="E120" t="n">
         <v>0</v>
       </c>
       <c r="F120" t="n">
         <v>0</v>
       </c>
       <c r="G120" t="n">
         <v>0</v>
       </c>
       <c r="H120" t="n">
         <v>0</v>
       </c>
       <c r="I120" t="n">
         <v>0</v>
@@ -8503,386 +8503,386 @@
       <c r="O120" t="n">
         <v>0</v>
       </c>
       <c r="P120" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R120" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S120" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Nazli Akdag</t>
+          <t>Nadine Dinges</t>
         </is>
       </c>
       <c r="B121" t="n">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="C121" t="n">
-        <v>0</v>
+        <v>317</v>
       </c>
       <c r="D121" t="n">
-        <v>0</v>
+        <v>399</v>
       </c>
       <c r="E121" t="n">
         <v>0</v>
       </c>
       <c r="F121" t="n">
         <v>0</v>
       </c>
       <c r="G121" t="n">
         <v>0</v>
       </c>
       <c r="H121" t="n">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="I121" t="n">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="J121" t="n">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="K121" t="n">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="L121" t="n">
-        <v>0</v>
+        <v>10.32</v>
       </c>
       <c r="M121" t="n">
-        <v>0</v>
+        <v>25.53</v>
       </c>
       <c r="N121" t="n">
-        <v>0</v>
+        <v>15.63</v>
       </c>
       <c r="O121" t="n">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>52%</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.49</t>
         </is>
       </c>
       <c r="R121" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>14.91</t>
         </is>
       </c>
       <c r="S121" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Niakan Mainka</t>
+          <t>Nasser Tavakkoli</t>
         </is>
       </c>
       <c r="B122" t="n">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="C122" t="n">
-        <v>0</v>
+        <v>816</v>
       </c>
       <c r="D122" t="n">
-        <v>0</v>
+        <v>905</v>
       </c>
       <c r="E122" t="n">
         <v>0</v>
       </c>
       <c r="F122" t="n">
         <v>0</v>
       </c>
       <c r="G122" t="n">
         <v>0</v>
       </c>
       <c r="H122" t="n">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="I122" t="n">
         <v>0</v>
       </c>
       <c r="J122" t="n">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="K122" t="n">
-        <v>0</v>
+        <v>17.02</v>
       </c>
       <c r="L122" t="n">
-        <v>0</v>
+        <v>1.32</v>
       </c>
       <c r="M122" t="n">
-        <v>0</v>
+        <v>20.14</v>
       </c>
       <c r="N122" t="n">
-        <v>0</v>
+        <v>44.94</v>
       </c>
       <c r="O122" t="n">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>85%</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>7.73</t>
         </is>
       </c>
       <c r="R122" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>10.79</t>
         </is>
       </c>
       <c r="S122" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Nicklas Sayler</t>
+          <t>Natascha Sonnenschein</t>
         </is>
       </c>
       <c r="B123" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C123" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D123" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E123" t="n">
         <v>0</v>
       </c>
       <c r="F123" t="n">
         <v>0</v>
       </c>
       <c r="G123" t="n">
         <v>0</v>
       </c>
       <c r="H123" t="n">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="I123" t="n">
         <v>0</v>
       </c>
       <c r="J123" t="n">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="K123" t="n">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="L123" t="n">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="M123" t="n">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="N123" t="n">
-        <v>0</v>
+        <v>18.92</v>
       </c>
       <c r="O123" t="n">
-        <v>0</v>
+        <v>1.82</v>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>57%</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.79</t>
         </is>
       </c>
       <c r="R123" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="S123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Nicole Janus</t>
+          <t>Nazli Akdag</t>
         </is>
       </c>
       <c r="B124" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C124" t="n">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="D124" t="n">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="E124" t="n">
-        <v>0</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="F124" t="n">
         <v>0</v>
       </c>
       <c r="G124" t="n">
-        <v>0</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="H124" t="n">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="I124" t="n">
         <v>0</v>
       </c>
       <c r="J124" t="n">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="K124" t="n">
-        <v>1.39</v>
+        <v>2.5</v>
       </c>
       <c r="L124" t="n">
-        <v>21.61</v>
+        <v>3.93</v>
       </c>
       <c r="M124" t="n">
-        <v>23</v>
+        <v>8.02</v>
       </c>
       <c r="N124" t="n">
-        <v>0.57</v>
+        <v>18.08</v>
       </c>
       <c r="O124" t="n">
-        <v>6.42</v>
+        <v>1.03</v>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>6%</t>
+          <t>34%</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>224.23</t>
+          <t>3.07</t>
         </is>
       </c>
       <c r="R124" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.11</t>
         </is>
       </c>
       <c r="S124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Nicole Nickel</t>
+          <t>Nele-Katharina Ehlich</t>
         </is>
       </c>
       <c r="B125" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="C125" t="n">
-        <v>0</v>
+        <v>265</v>
       </c>
       <c r="D125" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="E125" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F125" t="n">
         <v>0</v>
       </c>
       <c r="G125" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H125" t="n">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="I125" t="n">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="J125" t="n">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="K125" t="n">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="L125" t="n">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="M125" t="n">
-        <v>0</v>
+        <v>9.5</v>
       </c>
       <c r="N125" t="n">
-        <v>0</v>
+        <v>31.58</v>
       </c>
       <c r="O125" t="n">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>56%</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.96</t>
         </is>
       </c>
       <c r="R125" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.71</t>
         </is>
       </c>
       <c r="S125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Nikla Peter</t>
+          <t>Niakan Mainka</t>
         </is>
       </c>
       <c r="B126" t="n">
         <v>0</v>
       </c>
       <c r="C126" t="n">
         <v>0</v>
       </c>
       <c r="D126" t="n">
         <v>0</v>
       </c>
       <c r="E126" t="n">
         <v>0</v>
       </c>
       <c r="F126" t="n">
         <v>0</v>
       </c>
       <c r="G126" t="n">
         <v>0</v>
       </c>
       <c r="H126" t="n">
         <v>0</v>
       </c>
       <c r="I126" t="n">
         <v>0</v>
@@ -8905,185 +8905,185 @@
       <c r="O126" t="n">
         <v>0</v>
       </c>
       <c r="P126" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R126" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S126" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Niklas Hüter</t>
+          <t>Nicklas Sayler</t>
         </is>
       </c>
       <c r="B127" t="n">
         <v>0</v>
       </c>
       <c r="C127" t="n">
         <v>0</v>
       </c>
       <c r="D127" t="n">
         <v>0</v>
       </c>
       <c r="E127" t="n">
         <v>0</v>
       </c>
       <c r="F127" t="n">
         <v>0</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="I127" t="n">
         <v>0</v>
       </c>
       <c r="J127" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="K127" t="n">
         <v>0</v>
       </c>
       <c r="L127" t="n">
         <v>0</v>
       </c>
       <c r="M127" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="N127" t="n">
         <v>0</v>
       </c>
       <c r="O127" t="n">
         <v>0</v>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R127" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Nilab Samadi</t>
+          <t>Nicole Janus</t>
         </is>
       </c>
       <c r="B128" t="n">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="C128" t="n">
-        <v>279</v>
+        <v>0</v>
       </c>
       <c r="D128" t="n">
-        <v>333</v>
+        <v>0</v>
       </c>
       <c r="E128" t="n">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="F128" t="n">
         <v>0</v>
       </c>
       <c r="G128" t="n">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>0.44</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="I128" t="n">
         <v>0</v>
       </c>
       <c r="J128" t="n">
-        <v>1.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K128" t="n">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="L128" t="n">
-        <v>1.19</v>
+        <v>0</v>
       </c>
       <c r="M128" t="n">
-        <v>4.68</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N128" t="n">
-        <v>71.15000000000001</v>
+        <v>0</v>
       </c>
       <c r="O128" t="n">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>60%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>1.77</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R128" t="inlineStr">
         <is>
-          <t>2.07</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S128" t="n">
-        <v>2.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Nils Karaman</t>
+          <t>Nicole Nickel</t>
         </is>
       </c>
       <c r="B129" t="n">
         <v>0</v>
       </c>
       <c r="C129" t="n">
         <v>0</v>
       </c>
       <c r="D129" t="n">
         <v>0</v>
       </c>
       <c r="E129" t="n">
         <v>0</v>
       </c>
       <c r="F129" t="n">
         <v>0</v>
       </c>
       <c r="G129" t="n">
         <v>0</v>
       </c>
       <c r="H129" t="n">
         <v>0</v>
       </c>
       <c r="I129" t="n">
         <v>0</v>
@@ -9106,51 +9106,51 @@
       <c r="O129" t="n">
         <v>0</v>
       </c>
       <c r="P129" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R129" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S129" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Nina Wiedemann</t>
+          <t>Nikla Peter</t>
         </is>
       </c>
       <c r="B130" t="n">
         <v>0</v>
       </c>
       <c r="C130" t="n">
         <v>0</v>
       </c>
       <c r="D130" t="n">
         <v>0</v>
       </c>
       <c r="E130" t="n">
         <v>0</v>
       </c>
       <c r="F130" t="n">
         <v>0</v>
       </c>
       <c r="G130" t="n">
         <v>0</v>
       </c>
       <c r="H130" t="n">
         <v>0</v>
       </c>
       <c r="I130" t="n">
         <v>0</v>
@@ -9173,118 +9173,118 @@
       <c r="O130" t="n">
         <v>0</v>
       </c>
       <c r="P130" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R130" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S130" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Pamela Schürrer</t>
+          <t>Niklas Hüter</t>
         </is>
       </c>
       <c r="B131" t="n">
         <v>0</v>
       </c>
       <c r="C131" t="n">
         <v>0</v>
       </c>
       <c r="D131" t="n">
         <v>0</v>
       </c>
       <c r="E131" t="n">
         <v>0</v>
       </c>
       <c r="F131" t="n">
         <v>0</v>
       </c>
       <c r="G131" t="n">
         <v>0</v>
       </c>
       <c r="H131" t="n">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="I131" t="n">
         <v>0</v>
       </c>
       <c r="J131" t="n">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="K131" t="n">
         <v>0</v>
       </c>
       <c r="L131" t="n">
         <v>0</v>
       </c>
       <c r="M131" t="n">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="N131" t="n">
         <v>0</v>
       </c>
       <c r="O131" t="n">
         <v>0</v>
       </c>
       <c r="P131" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R131" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S131" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Pascal Pritzkow</t>
+          <t>Nilab Samadi</t>
         </is>
       </c>
       <c r="B132" t="n">
         <v>0</v>
       </c>
       <c r="C132" t="n">
         <v>0</v>
       </c>
       <c r="D132" t="n">
         <v>0</v>
       </c>
       <c r="E132" t="n">
         <v>0</v>
       </c>
       <c r="F132" t="n">
         <v>0</v>
       </c>
       <c r="G132" t="n">
         <v>0</v>
       </c>
       <c r="H132" t="n">
         <v>0</v>
       </c>
       <c r="I132" t="n">
         <v>0</v>
@@ -9307,51 +9307,51 @@
       <c r="O132" t="n">
         <v>0</v>
       </c>
       <c r="P132" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R132" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S132" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Patrick Schneider</t>
+          <t>Nils Karaman</t>
         </is>
       </c>
       <c r="B133" t="n">
         <v>0</v>
       </c>
       <c r="C133" t="n">
         <v>0</v>
       </c>
       <c r="D133" t="n">
         <v>0</v>
       </c>
       <c r="E133" t="n">
         <v>0</v>
       </c>
       <c r="F133" t="n">
         <v>0</v>
       </c>
       <c r="G133" t="n">
         <v>0</v>
       </c>
       <c r="H133" t="n">
         <v>0</v>
       </c>
       <c r="I133" t="n">
         <v>0</v>
@@ -9374,51 +9374,51 @@
       <c r="O133" t="n">
         <v>0</v>
       </c>
       <c r="P133" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R133" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S133" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Pauline Baranczyk</t>
+          <t>Nina Wiedemann</t>
         </is>
       </c>
       <c r="B134" t="n">
         <v>0</v>
       </c>
       <c r="C134" t="n">
         <v>0</v>
       </c>
       <c r="D134" t="n">
         <v>0</v>
       </c>
       <c r="E134" t="n">
         <v>0</v>
       </c>
       <c r="F134" t="n">
         <v>0</v>
       </c>
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
         <v>0</v>
       </c>
       <c r="I134" t="n">
         <v>0</v>
@@ -9441,51 +9441,51 @@
       <c r="O134" t="n">
         <v>0</v>
       </c>
       <c r="P134" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R134" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S134" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Piotr Jakonis</t>
+          <t>Pamela Schürrer</t>
         </is>
       </c>
       <c r="B135" t="n">
         <v>0</v>
       </c>
       <c r="C135" t="n">
         <v>0</v>
       </c>
       <c r="D135" t="n">
         <v>0</v>
       </c>
       <c r="E135" t="n">
         <v>0</v>
       </c>
       <c r="F135" t="n">
         <v>0</v>
       </c>
       <c r="G135" t="n">
         <v>0</v>
       </c>
       <c r="H135" t="n">
         <v>0</v>
       </c>
       <c r="I135" t="n">
         <v>0</v>
@@ -9508,51 +9508,51 @@
       <c r="O135" t="n">
         <v>0</v>
       </c>
       <c r="P135" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R135" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S135" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Pradelle Wepadjui</t>
+          <t>Pascal Pritzkow</t>
         </is>
       </c>
       <c r="B136" t="n">
         <v>0</v>
       </c>
       <c r="C136" t="n">
         <v>0</v>
       </c>
       <c r="D136" t="n">
         <v>0</v>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
         <v>0</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
         <v>0</v>
       </c>
       <c r="I136" t="n">
         <v>0</v>
@@ -9575,51 +9575,51 @@
       <c r="O136" t="n">
         <v>0</v>
       </c>
       <c r="P136" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R136" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>RRTeam Wallboard</t>
+          <t>Patrick Schneider</t>
         </is>
       </c>
       <c r="B137" t="n">
         <v>0</v>
       </c>
       <c r="C137" t="n">
         <v>0</v>
       </c>
       <c r="D137" t="n">
         <v>0</v>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
         <v>0</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
         <v>0</v>
       </c>
       <c r="I137" t="n">
         <v>0</v>
@@ -9642,51 +9642,51 @@
       <c r="O137" t="n">
         <v>0</v>
       </c>
       <c r="P137" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R137" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S137" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Rania Baammar</t>
+          <t>Pauline Baranczyk</t>
         </is>
       </c>
       <c r="B138" t="n">
         <v>0</v>
       </c>
       <c r="C138" t="n">
         <v>0</v>
       </c>
       <c r="D138" t="n">
         <v>0</v>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
         <v>0</v>
       </c>
       <c r="G138" t="n">
         <v>0</v>
       </c>
       <c r="H138" t="n">
         <v>0</v>
       </c>
       <c r="I138" t="n">
         <v>0</v>
@@ -9709,118 +9709,118 @@
       <c r="O138" t="n">
         <v>0</v>
       </c>
       <c r="P138" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R138" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Raphael Loos</t>
+          <t>Peri Tan</t>
         </is>
       </c>
       <c r="B139" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="C139" t="n">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="D139" t="n">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="E139" t="n">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="F139" t="n">
         <v>0</v>
       </c>
       <c r="G139" t="n">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="H139" t="n">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="I139" t="n">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="J139" t="n">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="K139" t="n">
-        <v>0</v>
+        <v>14.59</v>
       </c>
       <c r="L139" t="n">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="M139" t="n">
-        <v>0</v>
+        <v>23.14</v>
       </c>
       <c r="N139" t="n">
-        <v>0</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="O139" t="n">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>72%</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.53</t>
         </is>
       </c>
       <c r="R139" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.46</t>
         </is>
       </c>
       <c r="S139" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Rauch Möbelwerke Supervisor</t>
+          <t>Piotr Jakonis</t>
         </is>
       </c>
       <c r="B140" t="n">
         <v>0</v>
       </c>
       <c r="C140" t="n">
         <v>0</v>
       </c>
       <c r="D140" t="n">
         <v>0</v>
       </c>
       <c r="E140" t="n">
         <v>0</v>
       </c>
       <c r="F140" t="n">
         <v>0</v>
       </c>
       <c r="G140" t="n">
         <v>0</v>
       </c>
       <c r="H140" t="n">
         <v>0</v>
       </c>
       <c r="I140" t="n">
         <v>0</v>
@@ -9843,118 +9843,118 @@
       <c r="O140" t="n">
         <v>0</v>
       </c>
       <c r="P140" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R140" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S140" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Robin Jan Oszmella</t>
+          <t>Pradelle Wepadjui</t>
         </is>
       </c>
       <c r="B141" t="n">
         <v>0</v>
       </c>
       <c r="C141" t="n">
         <v>0</v>
       </c>
       <c r="D141" t="n">
         <v>0</v>
       </c>
       <c r="E141" t="n">
         <v>0</v>
       </c>
       <c r="F141" t="n">
         <v>0</v>
       </c>
       <c r="G141" t="n">
         <v>0</v>
       </c>
       <c r="H141" t="n">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="I141" t="n">
         <v>0</v>
       </c>
       <c r="J141" t="n">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="K141" t="n">
-        <v>1.83</v>
+        <v>0</v>
       </c>
       <c r="L141" t="n">
         <v>0</v>
       </c>
       <c r="M141" t="n">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="N141" t="n">
         <v>0</v>
       </c>
       <c r="O141" t="n">
         <v>0</v>
       </c>
       <c r="P141" t="inlineStr">
         <is>
-          <t>89%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R141" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S141" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Sabine Walter</t>
+          <t>RRTeam Wallboard</t>
         </is>
       </c>
       <c r="B142" t="n">
         <v>0</v>
       </c>
       <c r="C142" t="n">
         <v>0</v>
       </c>
       <c r="D142" t="n">
         <v>0</v>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
         <v>0</v>
       </c>
       <c r="G142" t="n">
         <v>0</v>
       </c>
       <c r="H142" t="n">
         <v>0</v>
       </c>
       <c r="I142" t="n">
         <v>0</v>
@@ -9977,118 +9977,118 @@
       <c r="O142" t="n">
         <v>0</v>
       </c>
       <c r="P142" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R142" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S142" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Sabrina Chaouki</t>
+          <t>Rania Baammar</t>
         </is>
       </c>
       <c r="B143" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C143" t="n">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="D143" t="n">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="E143" t="n">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="F143" t="n">
         <v>0</v>
       </c>
       <c r="G143" t="n">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="H143" t="n">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="I143" t="n">
         <v>0</v>
       </c>
       <c r="J143" t="n">
-        <v>1.39</v>
+        <v>0</v>
       </c>
       <c r="K143" t="n">
-        <v>5.68</v>
+        <v>0</v>
       </c>
       <c r="L143" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="M143" t="n">
-        <v>7.29</v>
+        <v>0</v>
       </c>
       <c r="N143" t="n">
-        <v>10.43</v>
+        <v>0</v>
       </c>
       <c r="O143" t="n">
-        <v>4.48</v>
+        <v>0</v>
       </c>
       <c r="P143" t="inlineStr">
         <is>
-          <t>85%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>16.11</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R143" t="inlineStr">
         <is>
-          <t>17.20</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S143" t="n">
-        <v>0.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Sabrina Ryrich</t>
+          <t>Raphael Loos</t>
         </is>
       </c>
       <c r="B144" t="n">
         <v>0</v>
       </c>
       <c r="C144" t="n">
         <v>0</v>
       </c>
       <c r="D144" t="n">
         <v>0</v>
       </c>
       <c r="E144" t="n">
         <v>0</v>
       </c>
       <c r="F144" t="n">
         <v>0</v>
       </c>
       <c r="G144" t="n">
         <v>0</v>
       </c>
       <c r="H144" t="n">
         <v>0</v>
       </c>
       <c r="I144" t="n">
         <v>0</v>
@@ -10111,51 +10111,51 @@
       <c r="O144" t="n">
         <v>0</v>
       </c>
       <c r="P144" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R144" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S144" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Salih Cildir</t>
+          <t>Rauch Möbelwerke Supervisor</t>
         </is>
       </c>
       <c r="B145" t="n">
         <v>0</v>
       </c>
       <c r="C145" t="n">
         <v>0</v>
       </c>
       <c r="D145" t="n">
         <v>0</v>
       </c>
       <c r="E145" t="n">
         <v>0</v>
       </c>
       <c r="F145" t="n">
         <v>0</v>
       </c>
       <c r="G145" t="n">
         <v>0</v>
       </c>
       <c r="H145" t="n">
         <v>0</v>
       </c>
       <c r="I145" t="n">
         <v>0</v>
@@ -10178,118 +10178,118 @@
       <c r="O145" t="n">
         <v>0</v>
       </c>
       <c r="P145" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R145" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Samira Omar</t>
+          <t>Robin Jan Oszmella</t>
         </is>
       </c>
       <c r="B146" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C146" t="n">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="D146" t="n">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="E146" t="n">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="F146" t="n">
         <v>0</v>
       </c>
       <c r="G146" t="n">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="H146" t="n">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="I146" t="n">
         <v>0</v>
       </c>
       <c r="J146" t="n">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="K146" t="n">
-        <v>0</v>
+        <v>18.14</v>
       </c>
       <c r="L146" t="n">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="M146" t="n">
-        <v>0</v>
+        <v>22.69</v>
       </c>
       <c r="N146" t="n">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="O146" t="n">
-        <v>0</v>
+        <v>16.49</v>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>82%</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>6.43</t>
         </is>
       </c>
       <c r="R146" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>25.60</t>
         </is>
       </c>
       <c r="S146" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Sanjin Syed</t>
+          <t>Sabine Walter</t>
         </is>
       </c>
       <c r="B147" t="n">
         <v>0</v>
       </c>
       <c r="C147" t="n">
         <v>0</v>
       </c>
       <c r="D147" t="n">
         <v>0</v>
       </c>
       <c r="E147" t="n">
         <v>0</v>
       </c>
       <c r="F147" t="n">
         <v>0</v>
       </c>
       <c r="G147" t="n">
         <v>0</v>
       </c>
       <c r="H147" t="n">
         <v>0</v>
       </c>
       <c r="I147" t="n">
         <v>0</v>
@@ -10312,118 +10312,118 @@
       <c r="O147" t="n">
         <v>0</v>
       </c>
       <c r="P147" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R147" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Sarah Skomski</t>
+          <t>Sabrina Chaouki</t>
         </is>
       </c>
       <c r="B148" t="n">
         <v>0</v>
       </c>
       <c r="C148" t="n">
         <v>0</v>
       </c>
       <c r="D148" t="n">
         <v>0</v>
       </c>
       <c r="E148" t="n">
         <v>0</v>
       </c>
       <c r="F148" t="n">
         <v>0</v>
       </c>
       <c r="G148" t="n">
         <v>0</v>
       </c>
       <c r="H148" t="n">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
       <c r="J148" t="n">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="K148" t="n">
         <v>0</v>
       </c>
       <c r="L148" t="n">
         <v>0</v>
       </c>
       <c r="M148" t="n">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="N148" t="n">
         <v>0</v>
       </c>
       <c r="O148" t="n">
         <v>0</v>
       </c>
       <c r="P148" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R148" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Schajan Mainka</t>
+          <t>Sabrina Ryrich</t>
         </is>
       </c>
       <c r="B149" t="n">
         <v>0</v>
       </c>
       <c r="C149" t="n">
         <v>0</v>
       </c>
       <c r="D149" t="n">
         <v>0</v>
       </c>
       <c r="E149" t="n">
         <v>0</v>
       </c>
       <c r="F149" t="n">
         <v>0</v>
       </c>
       <c r="G149" t="n">
         <v>0</v>
       </c>
       <c r="H149" t="n">
         <v>0</v>
       </c>
       <c r="I149" t="n">
         <v>0</v>
@@ -10446,51 +10446,51 @@
       <c r="O149" t="n">
         <v>0</v>
       </c>
       <c r="P149" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R149" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S149" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Sebastian Kebernik</t>
+          <t>Salih Cildir</t>
         </is>
       </c>
       <c r="B150" t="n">
         <v>0</v>
       </c>
       <c r="C150" t="n">
         <v>0</v>
       </c>
       <c r="D150" t="n">
         <v>0</v>
       </c>
       <c r="E150" t="n">
         <v>0</v>
       </c>
       <c r="F150" t="n">
         <v>0</v>
       </c>
       <c r="G150" t="n">
         <v>0</v>
       </c>
       <c r="H150" t="n">
         <v>0</v>
       </c>
       <c r="I150" t="n">
         <v>0</v>
@@ -10513,51 +10513,51 @@
       <c r="O150" t="n">
         <v>0</v>
       </c>
       <c r="P150" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R150" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S150" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Sedef Atar</t>
+          <t>Samira Omar</t>
         </is>
       </c>
       <c r="B151" t="n">
         <v>0</v>
       </c>
       <c r="C151" t="n">
         <v>0</v>
       </c>
       <c r="D151" t="n">
         <v>0</v>
       </c>
       <c r="E151" t="n">
         <v>0</v>
       </c>
       <c r="F151" t="n">
         <v>0</v>
       </c>
       <c r="G151" t="n">
         <v>0</v>
       </c>
       <c r="H151" t="n">
         <v>0</v>
       </c>
       <c r="I151" t="n">
         <v>0</v>
@@ -10580,185 +10580,185 @@
       <c r="O151" t="n">
         <v>0</v>
       </c>
       <c r="P151" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R151" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Selena Akar</t>
+          <t>Sanjin Syed</t>
         </is>
       </c>
       <c r="B152" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C152" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="D152" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="E152" t="n">
         <v>0</v>
       </c>
       <c r="F152" t="n">
         <v>0</v>
       </c>
       <c r="G152" t="n">
         <v>0</v>
       </c>
       <c r="H152" t="n">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="I152" t="n">
         <v>0</v>
       </c>
       <c r="J152" t="n">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="K152" t="n">
-        <v>0.35</v>
+        <v>0</v>
       </c>
       <c r="L152" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="M152" t="n">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="N152" t="n">
-        <v>37.21</v>
+        <v>0</v>
       </c>
       <c r="O152" t="n">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t>81%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>4.54</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R152" t="inlineStr">
         <is>
-          <t>4.33</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S152" t="n">
-        <v>8.050000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Sercan Akguen</t>
+          <t>Sarah Skomski</t>
         </is>
       </c>
       <c r="B153" t="n">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="C153" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D153" t="n">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E153" t="n">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="F153" t="n">
         <v>0</v>
       </c>
       <c r="G153" t="n">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="H153" t="n">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="I153" t="n">
         <v>0</v>
       </c>
       <c r="J153" t="n">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="K153" t="n">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="L153" t="n">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="M153" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="N153" t="n">
-        <v>0</v>
+        <v>5.06</v>
       </c>
       <c r="O153" t="n">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="P153" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>35%</t>
         </is>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>40.40</t>
         </is>
       </c>
       <c r="R153" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>11.84</t>
         </is>
       </c>
       <c r="S153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Serena Osei Kwadwo</t>
+          <t>Schajan Mainka</t>
         </is>
       </c>
       <c r="B154" t="n">
         <v>0</v>
       </c>
       <c r="C154" t="n">
         <v>0</v>
       </c>
       <c r="D154" t="n">
         <v>0</v>
       </c>
       <c r="E154" t="n">
         <v>0</v>
       </c>
       <c r="F154" t="n">
         <v>0</v>
       </c>
       <c r="G154" t="n">
         <v>0</v>
       </c>
       <c r="H154" t="n">
         <v>0</v>
       </c>
       <c r="I154" t="n">
         <v>0</v>
@@ -10781,252 +10781,252 @@
       <c r="O154" t="n">
         <v>0</v>
       </c>
       <c r="P154" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R154" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S154" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Simon Schellhorn</t>
+          <t>Sebastian Kebernik</t>
         </is>
       </c>
       <c r="B155" t="n">
-        <v>5</v>
+        <v>279</v>
       </c>
       <c r="C155" t="n">
-        <v>39</v>
+        <v>1030</v>
       </c>
       <c r="D155" t="n">
-        <v>44</v>
+        <v>1309</v>
       </c>
       <c r="E155" t="n">
         <v>0</v>
       </c>
       <c r="F155" t="n">
         <v>0</v>
       </c>
       <c r="G155" t="n">
         <v>0</v>
       </c>
       <c r="H155" t="n">
-        <v>1.9</v>
+        <v>4.34</v>
       </c>
       <c r="I155" t="n">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="J155" t="n">
-        <v>1.9</v>
+        <v>4.34</v>
       </c>
       <c r="K155" t="n">
-        <v>10.19</v>
+        <v>22.19</v>
       </c>
       <c r="L155" t="n">
-        <v>0.3</v>
+        <v>28.75</v>
       </c>
       <c r="M155" t="n">
-        <v>12.39</v>
+        <v>55.29</v>
       </c>
       <c r="N155" t="n">
-        <v>3.55</v>
+        <v>23.68</v>
       </c>
       <c r="O155" t="n">
-        <v>13.9</v>
+        <v>1.02</v>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t>82%</t>
+          <t>40%</t>
         </is>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>23.26</t>
+          <t>3.76</t>
         </is>
       </c>
       <c r="R155" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>8.43</t>
         </is>
       </c>
       <c r="S155" t="n">
-        <v>0.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Simona Miljkovikj</t>
+          <t>Sedef Atar</t>
         </is>
       </c>
       <c r="B156" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C156" t="n">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="D156" t="n">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E156" t="n">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="F156" t="n">
         <v>0</v>
       </c>
       <c r="G156" t="n">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="H156" t="n">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="I156" t="n">
         <v>0</v>
       </c>
       <c r="J156" t="n">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="K156" t="n">
-        <v>0</v>
+        <v>7.72</v>
       </c>
       <c r="L156" t="n">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="M156" t="n">
-        <v>0</v>
+        <v>14.8</v>
       </c>
       <c r="N156" t="n">
-        <v>0</v>
+        <v>6.69</v>
       </c>
       <c r="O156" t="n">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="P156" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>55%</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.42</t>
         </is>
       </c>
       <c r="R156" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>8.36</t>
         </is>
       </c>
       <c r="S156" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Simson Lehmann</t>
+          <t>Selena Akar</t>
         </is>
       </c>
       <c r="B157" t="n">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="C157" t="n">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="D157" t="n">
-        <v>0</v>
+        <v>548</v>
       </c>
       <c r="E157" t="n">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="F157" t="n">
         <v>0</v>
       </c>
       <c r="G157" t="n">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="H157" t="n">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="I157" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J157" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K157" t="n">
-        <v>0</v>
+        <v>26.25</v>
       </c>
       <c r="L157" t="n">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="M157" t="n">
-        <v>0</v>
+        <v>36.21</v>
       </c>
       <c r="N157" t="n">
-        <v>0</v>
+        <v>15.13</v>
       </c>
       <c r="O157" t="n">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>74%</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.46</t>
         </is>
       </c>
       <c r="R157" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.15</t>
         </is>
       </c>
       <c r="S157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Someya Gharbi</t>
+          <t>Sercan Akguen</t>
         </is>
       </c>
       <c r="B158" t="n">
         <v>0</v>
       </c>
       <c r="C158" t="n">
         <v>0</v>
       </c>
       <c r="D158" t="n">
         <v>0</v>
       </c>
       <c r="E158" t="n">
         <v>0</v>
       </c>
       <c r="F158" t="n">
         <v>0</v>
       </c>
       <c r="G158" t="n">
         <v>0</v>
       </c>
       <c r="H158" t="n">
         <v>0</v>
       </c>
       <c r="I158" t="n">
         <v>0</v>
@@ -11049,252 +11049,252 @@
       <c r="O158" t="n">
         <v>0</v>
       </c>
       <c r="P158" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R158" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S158" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Sonja Bach-Radtke</t>
+          <t>Serena Osei Kwadwo</t>
         </is>
       </c>
       <c r="B159" t="n">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="C159" t="n">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="D159" t="n">
-        <v>175</v>
+        <v>41</v>
       </c>
       <c r="E159" t="n">
-        <v>9.699999999999999</v>
+        <v>0.01</v>
       </c>
       <c r="F159" t="n">
         <v>0</v>
       </c>
       <c r="G159" t="n">
-        <v>9.699999999999999</v>
+        <v>0.01</v>
       </c>
       <c r="H159" t="n">
-        <v>1.16</v>
+        <v>0.18</v>
       </c>
       <c r="I159" t="n">
-        <v>1.46</v>
+        <v>0</v>
       </c>
       <c r="J159" t="n">
-        <v>10.86</v>
+        <v>0.19</v>
       </c>
       <c r="K159" t="n">
-        <v>11.45</v>
+        <v>0.78</v>
       </c>
       <c r="L159" t="n">
-        <v>0.77</v>
+        <v>0.28</v>
       </c>
       <c r="M159" t="n">
-        <v>23.09</v>
+        <v>1.26</v>
       </c>
       <c r="N159" t="n">
-        <v>7.58</v>
+        <v>32.54</v>
       </c>
       <c r="O159" t="n">
-        <v>3.93</v>
+        <v>1.14</v>
       </c>
       <c r="P159" t="inlineStr">
         <is>
-          <t>86%</t>
+          <t>62%</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>6.42</t>
+          <t>9.58</t>
         </is>
       </c>
       <c r="R159" t="inlineStr">
         <is>
-          <t>10.03</t>
+          <t>30.60</t>
         </is>
       </c>
       <c r="S159" t="n">
-        <v>1.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Sophie Freischlag</t>
+          <t>Simon Schellhorn</t>
         </is>
       </c>
       <c r="B160" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C160" t="n">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="D160" t="n">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
         <v>0</v>
       </c>
       <c r="G160" t="n">
         <v>0</v>
       </c>
       <c r="H160" t="n">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="I160" t="n">
         <v>0</v>
       </c>
       <c r="J160" t="n">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="K160" t="n">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="L160" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="M160" t="n">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="N160" t="n">
-        <v>0</v>
+        <v>21.79</v>
       </c>
       <c r="O160" t="n">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>78%</t>
         </is>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>85.45</t>
         </is>
       </c>
       <c r="R160" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>71.80</t>
         </is>
       </c>
       <c r="S160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Stefan Metz</t>
+          <t>Simona Miljkovikj</t>
         </is>
       </c>
       <c r="B161" t="n">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="C161" t="n">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="D161" t="n">
-        <v>0</v>
+        <v>307</v>
       </c>
       <c r="E161" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="F161" t="n">
         <v>0</v>
       </c>
       <c r="G161" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="H161" t="n">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="I161" t="n">
         <v>0</v>
       </c>
       <c r="J161" t="n">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="K161" t="n">
-        <v>0</v>
+        <v>14.98</v>
       </c>
       <c r="L161" t="n">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="M161" t="n">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="N161" t="n">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="O161" t="n">
-        <v>0</v>
+        <v>2.93</v>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>66%</t>
         </is>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.83</t>
         </is>
       </c>
       <c r="R161" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>8.43</t>
         </is>
       </c>
       <c r="S161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Susan Möller</t>
+          <t>Simson Lehmann</t>
         </is>
       </c>
       <c r="B162" t="n">
         <v>0</v>
       </c>
       <c r="C162" t="n">
         <v>0</v>
       </c>
       <c r="D162" t="n">
         <v>0</v>
       </c>
       <c r="E162" t="n">
         <v>0</v>
       </c>
       <c r="F162" t="n">
         <v>0</v>
       </c>
       <c r="G162" t="n">
         <v>0</v>
       </c>
       <c r="H162" t="n">
         <v>0</v>
       </c>
       <c r="I162" t="n">
         <v>0</v>
@@ -11317,118 +11317,118 @@
       <c r="O162" t="n">
         <v>0</v>
       </c>
       <c r="P162" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R162" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S162" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Svenja Michelle Kienholz</t>
+          <t>Someya Gharbi</t>
         </is>
       </c>
       <c r="B163" t="n">
         <v>0</v>
       </c>
       <c r="C163" t="n">
         <v>0</v>
       </c>
       <c r="D163" t="n">
         <v>0</v>
       </c>
       <c r="E163" t="n">
         <v>0</v>
       </c>
       <c r="F163" t="n">
         <v>0</v>
       </c>
       <c r="G163" t="n">
         <v>0</v>
       </c>
       <c r="H163" t="n">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="I163" t="n">
         <v>0</v>
       </c>
       <c r="J163" t="n">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="K163" t="n">
         <v>0</v>
       </c>
       <c r="L163" t="n">
         <v>0</v>
       </c>
       <c r="M163" t="n">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="N163" t="n">
         <v>0</v>
       </c>
       <c r="O163" t="n">
         <v>0</v>
       </c>
       <c r="P163" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R163" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Tania Frangoude</t>
+          <t>Sonja Bach-Radtke</t>
         </is>
       </c>
       <c r="B164" t="n">
         <v>0</v>
       </c>
       <c r="C164" t="n">
         <v>0</v>
       </c>
       <c r="D164" t="n">
         <v>0</v>
       </c>
       <c r="E164" t="n">
         <v>0</v>
       </c>
       <c r="F164" t="n">
         <v>0</v>
       </c>
       <c r="G164" t="n">
         <v>0</v>
       </c>
       <c r="H164" t="n">
         <v>0</v>
       </c>
       <c r="I164" t="n">
         <v>0</v>
@@ -11451,51 +11451,51 @@
       <c r="O164" t="n">
         <v>0</v>
       </c>
       <c r="P164" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R164" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Tatjana Graf</t>
+          <t>Sophie Freischlag</t>
         </is>
       </c>
       <c r="B165" t="n">
         <v>0</v>
       </c>
       <c r="C165" t="n">
         <v>0</v>
       </c>
       <c r="D165" t="n">
         <v>0</v>
       </c>
       <c r="E165" t="n">
         <v>0</v>
       </c>
       <c r="F165" t="n">
         <v>0</v>
       </c>
       <c r="G165" t="n">
         <v>0</v>
       </c>
       <c r="H165" t="n">
         <v>0</v>
       </c>
       <c r="I165" t="n">
         <v>0</v>
@@ -11518,51 +11518,51 @@
       <c r="O165" t="n">
         <v>0</v>
       </c>
       <c r="P165" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R165" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Tetiana Savchenko</t>
+          <t>Stefan Metz</t>
         </is>
       </c>
       <c r="B166" t="n">
         <v>0</v>
       </c>
       <c r="C166" t="n">
         <v>0</v>
       </c>
       <c r="D166" t="n">
         <v>0</v>
       </c>
       <c r="E166" t="n">
         <v>0</v>
       </c>
       <c r="F166" t="n">
         <v>0</v>
       </c>
       <c r="G166" t="n">
         <v>0</v>
       </c>
       <c r="H166" t="n">
         <v>0</v>
       </c>
       <c r="I166" t="n">
         <v>0</v>
@@ -11585,252 +11585,252 @@
       <c r="O166" t="n">
         <v>0</v>
       </c>
       <c r="P166" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R166" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Therafon Mailbox</t>
+          <t>Susan Möller</t>
         </is>
       </c>
       <c r="B167" t="n">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="C167" t="n">
-        <v>0</v>
+        <v>671</v>
       </c>
       <c r="D167" t="n">
-        <v>0</v>
+        <v>785</v>
       </c>
       <c r="E167" t="n">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="F167" t="n">
         <v>0</v>
       </c>
       <c r="G167" t="n">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="H167" t="n">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="I167" t="n">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="J167" t="n">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="K167" t="n">
-        <v>0</v>
+        <v>56.01</v>
       </c>
       <c r="L167" t="n">
-        <v>0</v>
+        <v>13.48</v>
       </c>
       <c r="M167" t="n">
-        <v>0</v>
+        <v>77.93000000000001</v>
       </c>
       <c r="N167" t="n">
-        <v>0</v>
+        <v>10.07</v>
       </c>
       <c r="O167" t="n">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="P167" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>74%</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>6.72</t>
         </is>
       </c>
       <c r="R167" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>13.59</t>
         </is>
       </c>
       <c r="S167" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Thomas Küper</t>
+          <t>Svenja Michelle Kienholz</t>
         </is>
       </c>
       <c r="B168" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C168" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="D168" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="E168" t="n">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="F168" t="n">
         <v>0</v>
       </c>
       <c r="G168" t="n">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="H168" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="I168" t="n">
         <v>0</v>
       </c>
       <c r="J168" t="n">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="K168" t="n">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="L168" t="n">
-        <v>0</v>
+        <v>1.68</v>
       </c>
       <c r="M168" t="n">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="N168" t="n">
-        <v>0</v>
+        <v>13.35</v>
       </c>
       <c r="O168" t="n">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="P168" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>38%</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>9.31</t>
         </is>
       </c>
       <c r="R168" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>11.70</t>
         </is>
       </c>
       <c r="S168" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Timur Zair-Bek</t>
+          <t>Süleyman Kilic</t>
         </is>
       </c>
       <c r="B169" t="n">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="C169" t="n">
-        <v>0</v>
+        <v>561</v>
       </c>
       <c r="D169" t="n">
-        <v>0</v>
+        <v>637</v>
       </c>
       <c r="E169" t="n">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="F169" t="n">
         <v>0</v>
       </c>
       <c r="G169" t="n">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="H169" t="n">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="I169" t="n">
         <v>0</v>
       </c>
       <c r="J169" t="n">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="K169" t="n">
-        <v>0</v>
+        <v>7.23</v>
       </c>
       <c r="L169" t="n">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="M169" t="n">
-        <v>0</v>
+        <v>19.84</v>
       </c>
       <c r="N169" t="n">
-        <v>0</v>
+        <v>32.11</v>
       </c>
       <c r="O169" t="n">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="P169" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>40%</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>2.44</t>
         </is>
       </c>
       <c r="R169" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.61</t>
         </is>
       </c>
       <c r="S169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Tina Saber</t>
+          <t>Tania Frangoude</t>
         </is>
       </c>
       <c r="B170" t="n">
         <v>0</v>
       </c>
       <c r="C170" t="n">
         <v>0</v>
       </c>
       <c r="D170" t="n">
         <v>0</v>
       </c>
       <c r="E170" t="n">
         <v>0</v>
       </c>
       <c r="F170" t="n">
         <v>0</v>
       </c>
       <c r="G170" t="n">
         <v>0</v>
       </c>
       <c r="H170" t="n">
         <v>0</v>
       </c>
       <c r="I170" t="n">
         <v>0</v>
@@ -11853,51 +11853,51 @@
       <c r="O170" t="n">
         <v>0</v>
       </c>
       <c r="P170" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R170" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S170" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Umut Yilmaz</t>
+          <t>Tatjana Graf</t>
         </is>
       </c>
       <c r="B171" t="n">
         <v>0</v>
       </c>
       <c r="C171" t="n">
         <v>0</v>
       </c>
       <c r="D171" t="n">
         <v>0</v>
       </c>
       <c r="E171" t="n">
         <v>0</v>
       </c>
       <c r="F171" t="n">
         <v>0</v>
       </c>
       <c r="G171" t="n">
         <v>0</v>
       </c>
       <c r="H171" t="n">
         <v>0</v>
       </c>
       <c r="I171" t="n">
         <v>0</v>
@@ -11920,51 +11920,51 @@
       <c r="O171" t="n">
         <v>0</v>
       </c>
       <c r="P171" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R171" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S171" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Viktoria Kreps</t>
+          <t>Tetiana Savchenko</t>
         </is>
       </c>
       <c r="B172" t="n">
         <v>0</v>
       </c>
       <c r="C172" t="n">
         <v>0</v>
       </c>
       <c r="D172" t="n">
         <v>0</v>
       </c>
       <c r="E172" t="n">
         <v>0</v>
       </c>
       <c r="F172" t="n">
         <v>0</v>
       </c>
       <c r="G172" t="n">
         <v>0</v>
       </c>
       <c r="H172" t="n">
         <v>0</v>
       </c>
       <c r="I172" t="n">
         <v>0</v>
@@ -11987,51 +11987,51 @@
       <c r="O172" t="n">
         <v>0</v>
       </c>
       <c r="P172" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R172" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Vincent Rehbein</t>
+          <t>Therafon Mailbox</t>
         </is>
       </c>
       <c r="B173" t="n">
         <v>0</v>
       </c>
       <c r="C173" t="n">
         <v>0</v>
       </c>
       <c r="D173" t="n">
         <v>0</v>
       </c>
       <c r="E173" t="n">
         <v>0</v>
       </c>
       <c r="F173" t="n">
         <v>0</v>
       </c>
       <c r="G173" t="n">
         <v>0</v>
       </c>
       <c r="H173" t="n">
         <v>0</v>
       </c>
       <c r="I173" t="n">
         <v>0</v>
@@ -12054,118 +12054,118 @@
       <c r="O173" t="n">
         <v>0</v>
       </c>
       <c r="P173" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R173" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Vladislav Tkacenko</t>
+          <t>Thomas Küper</t>
         </is>
       </c>
       <c r="B174" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="C174" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D174" t="n">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="E174" t="n">
         <v>0</v>
       </c>
       <c r="F174" t="n">
         <v>0</v>
       </c>
       <c r="G174" t="n">
         <v>0</v>
       </c>
       <c r="H174" t="n">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="I174" t="n">
         <v>0</v>
       </c>
       <c r="J174" t="n">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="K174" t="n">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="L174" t="n">
-        <v>3.27</v>
+        <v>0</v>
       </c>
       <c r="M174" t="n">
-        <v>5.03</v>
+        <v>0</v>
       </c>
       <c r="N174" t="n">
-        <v>5.37</v>
+        <v>0</v>
       </c>
       <c r="O174" t="n">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="P174" t="inlineStr">
         <is>
-          <t>30%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="R174" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="S174" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Wallboard Supervisor</t>
+          <t>Timur Zair-Bek</t>
         </is>
       </c>
       <c r="B175" t="n">
         <v>0</v>
       </c>
       <c r="C175" t="n">
         <v>0</v>
       </c>
       <c r="D175" t="n">
         <v>0</v>
       </c>
       <c r="E175" t="n">
         <v>0</v>
       </c>
       <c r="F175" t="n">
         <v>0</v>
       </c>
       <c r="G175" t="n">
         <v>0</v>
       </c>
       <c r="H175" t="n">
         <v>0</v>
       </c>
       <c r="I175" t="n">
         <v>0</v>
@@ -12188,51 +12188,51 @@
       <c r="O175" t="n">
         <v>0</v>
       </c>
       <c r="P175" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R175" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Wallboard_GI-AR Supervisor_GI-AR</t>
+          <t>Umut Yilmaz</t>
         </is>
       </c>
       <c r="B176" t="n">
         <v>0</v>
       </c>
       <c r="C176" t="n">
         <v>0</v>
       </c>
       <c r="D176" t="n">
         <v>0</v>
       </c>
       <c r="E176" t="n">
         <v>0</v>
       </c>
       <c r="F176" t="n">
         <v>0</v>
       </c>
       <c r="G176" t="n">
         <v>0</v>
       </c>
       <c r="H176" t="n">
         <v>0</v>
       </c>
       <c r="I176" t="n">
         <v>0</v>
@@ -12255,51 +12255,51 @@
       <c r="O176" t="n">
         <v>0</v>
       </c>
       <c r="P176" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R176" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Wenxuan Yang</t>
+          <t>Viktoria Kreps</t>
         </is>
       </c>
       <c r="B177" t="n">
         <v>0</v>
       </c>
       <c r="C177" t="n">
         <v>0</v>
       </c>
       <c r="D177" t="n">
         <v>0</v>
       </c>
       <c r="E177" t="n">
         <v>0</v>
       </c>
       <c r="F177" t="n">
         <v>0</v>
       </c>
       <c r="G177" t="n">
         <v>0</v>
       </c>
       <c r="H177" t="n">
         <v>0</v>
       </c>
       <c r="I177" t="n">
         <v>0</v>
@@ -12322,51 +12322,51 @@
       <c r="O177" t="n">
         <v>0</v>
       </c>
       <c r="P177" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R177" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Yara Mousa</t>
+          <t>Vincent Rehbein</t>
         </is>
       </c>
       <c r="B178" t="n">
         <v>0</v>
       </c>
       <c r="C178" t="n">
         <v>0</v>
       </c>
       <c r="D178" t="n">
         <v>0</v>
       </c>
       <c r="E178" t="n">
         <v>0</v>
       </c>
       <c r="F178" t="n">
         <v>0</v>
       </c>
       <c r="G178" t="n">
         <v>0</v>
       </c>
       <c r="H178" t="n">
         <v>0</v>
       </c>
       <c r="I178" t="n">
         <v>0</v>
@@ -12389,175 +12389,510 @@
       <c r="O178" t="n">
         <v>0</v>
       </c>
       <c r="P178" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="R178" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="S178" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Yaren Asik</t>
+          <t>Vivien Aylin Tan</t>
         </is>
       </c>
       <c r="B179" t="n">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="C179" t="n">
-        <v>0</v>
+        <v>442</v>
       </c>
       <c r="D179" t="n">
-        <v>0</v>
+        <v>501</v>
       </c>
       <c r="E179" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="F179" t="n">
         <v>0</v>
       </c>
       <c r="G179" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="H179" t="n">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="I179" t="n">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="J179" t="n">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="K179" t="n">
-        <v>0</v>
+        <v>22.23</v>
       </c>
       <c r="L179" t="n">
-        <v>0</v>
+        <v>7.15</v>
       </c>
       <c r="M179" t="n">
-        <v>0</v>
+        <v>31.22</v>
       </c>
       <c r="N179" t="n">
-        <v>0</v>
+        <v>16.05</v>
       </c>
       <c r="O179" t="n">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>71%</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>1.98</t>
         </is>
       </c>
       <c r="R179" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.17</t>
         </is>
       </c>
       <c r="S179" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Zeinab Rasouli</t>
+          <t>Vladislav Tkacenko</t>
         </is>
       </c>
       <c r="B180" t="n">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="C180" t="n">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="D180" t="n">
-        <v>0</v>
+        <v>553</v>
       </c>
       <c r="E180" t="n">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="F180" t="n">
         <v>0</v>
       </c>
       <c r="G180" t="n">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="H180" t="n">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="I180" t="n">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="J180" t="n">
-        <v>0</v>
+        <v>5.46</v>
       </c>
       <c r="K180" t="n">
-        <v>0</v>
+        <v>38.59</v>
       </c>
       <c r="L180" t="n">
-        <v>0</v>
+        <v>6.82</v>
       </c>
       <c r="M180" t="n">
-        <v>0</v>
+        <v>50.88</v>
       </c>
       <c r="N180" t="n">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="O180" t="n">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="P180" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>77%</t>
         </is>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.63</t>
         </is>
       </c>
       <c r="R180" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.70</t>
         </is>
       </c>
       <c r="S180" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Wall Board</t>
+        </is>
+      </c>
+      <c r="B181" t="n">
+        <v>0</v>
+      </c>
+      <c r="C181" t="n">
+        <v>0</v>
+      </c>
+      <c r="D181" t="n">
+        <v>0</v>
+      </c>
+      <c r="E181" t="n">
+        <v>0</v>
+      </c>
+      <c r="F181" t="n">
+        <v>0</v>
+      </c>
+      <c r="G181" t="n">
+        <v>0</v>
+      </c>
+      <c r="H181" t="n">
+        <v>0</v>
+      </c>
+      <c r="I181" t="n">
+        <v>0</v>
+      </c>
+      <c r="J181" t="n">
+        <v>0</v>
+      </c>
+      <c r="K181" t="n">
+        <v>0</v>
+      </c>
+      <c r="L181" t="n">
+        <v>0</v>
+      </c>
+      <c r="M181" t="n">
+        <v>0</v>
+      </c>
+      <c r="N181" t="n">
+        <v>0</v>
+      </c>
+      <c r="O181" t="n">
+        <v>0</v>
+      </c>
+      <c r="P181" t="inlineStr">
+        <is>
+          <t>0%</t>
+        </is>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="R181" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="S181" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Wallboard Supervisor</t>
+        </is>
+      </c>
+      <c r="B182" t="n">
+        <v>0</v>
+      </c>
+      <c r="C182" t="n">
+        <v>0</v>
+      </c>
+      <c r="D182" t="n">
+        <v>0</v>
+      </c>
+      <c r="E182" t="n">
+        <v>0</v>
+      </c>
+      <c r="F182" t="n">
+        <v>0</v>
+      </c>
+      <c r="G182" t="n">
+        <v>0</v>
+      </c>
+      <c r="H182" t="n">
+        <v>0</v>
+      </c>
+      <c r="I182" t="n">
+        <v>0</v>
+      </c>
+      <c r="J182" t="n">
+        <v>0</v>
+      </c>
+      <c r="K182" t="n">
+        <v>0</v>
+      </c>
+      <c r="L182" t="n">
+        <v>0</v>
+      </c>
+      <c r="M182" t="n">
+        <v>0</v>
+      </c>
+      <c r="N182" t="n">
+        <v>0</v>
+      </c>
+      <c r="O182" t="n">
+        <v>0</v>
+      </c>
+      <c r="P182" t="inlineStr">
+        <is>
+          <t>0%</t>
+        </is>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="R182" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="S182" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Wallboard_GI-AR Supervisor_GI-AR</t>
+        </is>
+      </c>
+      <c r="B183" t="n">
+        <v>0</v>
+      </c>
+      <c r="C183" t="n">
+        <v>0</v>
+      </c>
+      <c r="D183" t="n">
+        <v>0</v>
+      </c>
+      <c r="E183" t="n">
+        <v>0</v>
+      </c>
+      <c r="F183" t="n">
+        <v>0</v>
+      </c>
+      <c r="G183" t="n">
+        <v>0</v>
+      </c>
+      <c r="H183" t="n">
+        <v>0</v>
+      </c>
+      <c r="I183" t="n">
+        <v>0</v>
+      </c>
+      <c r="J183" t="n">
+        <v>0</v>
+      </c>
+      <c r="K183" t="n">
+        <v>0</v>
+      </c>
+      <c r="L183" t="n">
+        <v>0</v>
+      </c>
+      <c r="M183" t="n">
+        <v>0</v>
+      </c>
+      <c r="N183" t="n">
+        <v>0</v>
+      </c>
+      <c r="O183" t="n">
+        <v>0</v>
+      </c>
+      <c r="P183" t="inlineStr">
+        <is>
+          <t>0%</t>
+        </is>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="R183" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="S183" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Wenxuan Yang</t>
+        </is>
+      </c>
+      <c r="B184" t="n">
+        <v>0</v>
+      </c>
+      <c r="C184" t="n">
+        <v>0</v>
+      </c>
+      <c r="D184" t="n">
+        <v>0</v>
+      </c>
+      <c r="E184" t="n">
+        <v>0</v>
+      </c>
+      <c r="F184" t="n">
+        <v>0</v>
+      </c>
+      <c r="G184" t="n">
+        <v>0</v>
+      </c>
+      <c r="H184" t="n">
+        <v>0</v>
+      </c>
+      <c r="I184" t="n">
+        <v>0</v>
+      </c>
+      <c r="J184" t="n">
+        <v>0</v>
+      </c>
+      <c r="K184" t="n">
+        <v>0</v>
+      </c>
+      <c r="L184" t="n">
+        <v>0</v>
+      </c>
+      <c r="M184" t="n">
+        <v>0</v>
+      </c>
+      <c r="N184" t="n">
+        <v>0</v>
+      </c>
+      <c r="O184" t="n">
+        <v>0</v>
+      </c>
+      <c r="P184" t="inlineStr">
+        <is>
+          <t>0%</t>
+        </is>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="R184" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="S184" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Yaren Asik</t>
+        </is>
+      </c>
+      <c r="B185" t="n">
+        <v>0</v>
+      </c>
+      <c r="C185" t="n">
+        <v>0</v>
+      </c>
+      <c r="D185" t="n">
+        <v>0</v>
+      </c>
+      <c r="E185" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="F185" t="n">
+        <v>0</v>
+      </c>
+      <c r="G185" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="H185" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="I185" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="J185" t="n">
+        <v>11.01</v>
+      </c>
+      <c r="K185" t="n">
+        <v>5.67</v>
+      </c>
+      <c r="L185" t="n">
+        <v>0</v>
+      </c>
+      <c r="M185" t="n">
+        <v>16.69</v>
+      </c>
+      <c r="N185" t="n">
+        <v>0</v>
+      </c>
+      <c r="O185" t="n">
+        <v>0</v>
+      </c>
+      <c r="P185" t="inlineStr">
+        <is>
+          <t>84%</t>
+        </is>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="R185" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="S185" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>